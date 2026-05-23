--- v0 (2026-04-07)
+++ v1 (2026-05-23)
@@ -10209,58 +10209,58 @@
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <root>
   <Dokumenttittel/>
   <Tittel/>
 </root>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <customXmlPart xmlns="http://software-innovation/documentproduction">
   <view>
     <fields>
       <field datasource="TITLE" TITLE="">Krav til Prosjektkoding - veiledning</field>
-      <field datasource="ANSVARLIG" ANSVARLIG="">Larsen, Eivind Farestveit</field>
+      <field datasource="ANSVARLIG" ANSVARLIG="">Wenner, Tine</field>
       <field datasource="DOCID" DOCID="">STY-605395</field>
       <field datasource="GODKJENTAV" GODKJENTAV="">Sandvin, Bettina</field>
-      <field datasource="REV" REV="">003</field>
+      <field datasource="REV" REV="">004</field>
       <field datasource="GYLDIG" GYLDIG="">08.04.2025</field>
-      <field datasource="DATE" DATE="">08.04.2025</field>
+      <field datasource="DATE" DATE="">11.05.2026</field>
       <field datasource="DOKTYPE" DOKTYPE="">Veiledning</field>
-      <field datasource="REVISJONSBESK" REVISJONSBESK="">Ansvarlig Oppdatert</field>
+      <field datasource="REVISJONSBESK" REVISJONSBESK="">Endret dokumentansvarlig.</field>
       <field datasource="BET_SIKKERHET" BET_SIKKERHET=""> </field>
     </fields>
   </view>
 </customXmlPart>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100AC538DAD58BB614B9B200A7515CC6706" ma:contentTypeVersion="14" ma:contentTypeDescription="Opprett et nytt dokument." ma:contentTypeScope="" ma:versionID="8f26b64269cb17f8dda02d4e85988b77">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="732391b8-43f6-4bb1-bde3-56b95ab0de03" xmlns:ns3="732a5ba0-cd21-4741-87b0-375baf7aa97f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="64123ed8f303516ecb4816f2a5817ebf" ns2:_="" ns3:_="">
     <xsd:import namespace="732391b8-43f6-4bb1-bde3-56b95ab0de03"/>
     <xsd:import namespace="732a5ba0-cd21-4741-87b0-375baf7aa97f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:proarcApprovedDate" minOccurs="0"/>
                 <xsd:element ref="ns2:proarcBrukerid" minOccurs="0"/>
                 <xsd:element ref="ns2:proarcDocumentId" minOccurs="0"/>
                 <xsd:element ref="ns2:proarcDocumentRevision" minOccurs="0"/>
@@ -10622,120 +10622,120 @@
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <KonsernstandardType xmlns="732391b8-43f6-4bb1-bde3-56b95ab0de03">Støtteprosesser</KonsernstandardType>
     <proarcKonsernomr xmlns="732391b8-43f6-4bb1-bde3-56b95ab0de03">Prosjektgjennomføring</proarcKonsernomr>
-    <proarcUnderenhet_besk xmlns="732391b8-43f6-4bb1-bde3-56b95ab0de03">Utbygging</proarcUnderenhet_besk>
-[...18 lines deleted...]
-    <proarcMappedDokType xmlns="732391b8-43f6-4bb1-bde3-56b95ab0de03">Støttedokument</proarcMappedDokType>
     <dokumenteier xmlns="732391b8-43f6-4bb1-bde3-56b95ab0de03">
       <UserInfo>
         <DisplayName>Sandvin Bettina</DisplayName>
         <AccountId>367</AccountId>
         <AccountType/>
       </UserInfo>
     </dokumenteier>
+    <proarcUnderenhet_besk xmlns="732391b8-43f6-4bb1-bde3-56b95ab0de03">Utbygging</proarcUnderenhet_besk>
+    <proarcStatus xmlns="732391b8-43f6-4bb1-bde3-56b95ab0de03">GODKJENT</proarcStatus>
+    <proarcDocumentType xmlns="732391b8-43f6-4bb1-bde3-56b95ab0de03">Veiledning</proarcDocumentType>
+    <Revisjonskommentar xmlns="732391b8-43f6-4bb1-bde3-56b95ab0de03" xsi:nil="true"/>
+    <proarcTitle xmlns="732391b8-43f6-4bb1-bde3-56b95ab0de03">Krav til Prosjektkoding - veiledning</proarcTitle>
     <dokumentansvarlig xmlns="732391b8-43f6-4bb1-bde3-56b95ab0de03">
       <UserInfo>
         <DisplayName>Wenner Tine</DisplayName>
         <AccountId>1151</AccountId>
         <AccountType/>
       </UserInfo>
     </dokumentansvarlig>
+    <proarcKategori xmlns="732391b8-43f6-4bb1-bde3-56b95ab0de03">Styrende dokumenter</proarcKategori>
+    <proarcHovedenhet_besk xmlns="732391b8-43f6-4bb1-bde3-56b95ab0de03">Utbygging</proarcHovedenhet_besk>
+    <proarcEksternTilgang xmlns="732391b8-43f6-4bb1-bde3-56b95ab0de03">Ja</proarcEksternTilgang>
+    <STYRING_ANSBESK xmlns="732391b8-43f6-4bb1-bde3-56b95ab0de03">Wenner, Tine</STYRING_ANSBESK>
+    <proarcBrukerid xmlns="732391b8-43f6-4bb1-bde3-56b95ab0de03">SANBET</proarcBrukerid>
+    <proarcApprovedDate xmlns="732391b8-43f6-4bb1-bde3-56b95ab0de03">2026-05-11T11:21:34+00:00</proarcApprovedDate>
+    <NyKonsernstandardType xmlns="732391b8-43f6-4bb1-bde3-56b95ab0de03" xsi:nil="true"/>
+    <proarcDocumentId xmlns="732391b8-43f6-4bb1-bde3-56b95ab0de03">STY-605395</proarcDocumentId>
+    <STYRING_GODKJ_BESK xmlns="732391b8-43f6-4bb1-bde3-56b95ab0de03">Sandvin, Bettina</STYRING_GODKJ_BESK>
+    <proarcDocumentRevision xmlns="732391b8-43f6-4bb1-bde3-56b95ab0de03">004</proarcDocumentRevision>
+    <Utgatt xmlns="732391b8-43f6-4bb1-bde3-56b95ab0de03">false</Utgatt>
+    <proarcMappedDokType xmlns="732391b8-43f6-4bb1-bde3-56b95ab0de03">Støttedokument</proarcMappedDokType>
+    <proarcGyldigFra xmlns="732391b8-43f6-4bb1-bde3-56b95ab0de03">2025-04-07T22:00:00+00:00</proarcGyldigFra>
+    <proarcParent xmlns="732391b8-43f6-4bb1-bde3-56b95ab0de03">STY-604946</proarcParent>
+    <proarcDokansvar xmlns="732391b8-43f6-4bb1-bde3-56b95ab0de03">WENTIN</proarcDokansvar>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E76A52D9-9C36-4A95-A355-D17316ECC59A}">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9A8A9019-2704-4054-BFD6-FC2EEFED9957}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://software-innovation/documentproduction"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{630F3BC5-00E9-40A5-B6D9-B7C436BFB374}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BE2FA06C-B3B9-4EEE-9244-942D4A1AC00A}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{581E3D52-F368-496D-B757-7985EB87A68A}"/>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FB7D8169-11F4-4794-B657-87A2773B019C}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5B3292FD-6E31-454D-AC01-90B745F292B4}"/>
 </file>
 
 <file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8697E738-7109-4197-87CF-70632EDD65A2}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{40437234-433B-4373-83CC-DD37855CE360}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
   <Words>2212</Words>
   <Characters>11727</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>97</Lines>
   <Paragraphs>27</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tittel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>