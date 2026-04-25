--- v1 (2025-11-28)
+++ v2 (2026-04-25)
@@ -22412,52 +22412,52 @@
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <customXmlPart xmlns="http://software-innovation/documentproduction">
   <view>
     <fields>
       <field datasource="TITLE" TITLE="">Sikkert arbeid i og ved Bane NORs infrastruktur - prosedyre
 </field>
       <field datasource="ANSVARLIG" ANSVARLIG="">Bjurstrøm, Eivind</field>
       <field datasource="DOCID" DOCID="">STY-601050</field>
       <field datasource="GODKJENTAV" GODKJENTAV="">Bråtebæk, Henning</field>
       <field datasource="REV" REV="">029</field>
       <field datasource="GYLDIG" GYLDIG="">08.04.2025</field>
       <field datasource="DATE" DATE="">12.11.2025</field>
       <field datasource="DOKTYPE" DOKTYPE="">Prosedyre</field>
       <field datasource="REVISJONSBESK" REVISJONSBESK="">STY-605086, HSV og LSV prosedyre er innlemmet i dokumentet. Dette gjelder også STY-602545 , Personlig sikkerhet ved befaring ved spor. Krav til utpekt person for kontroll av HSV-logg tatt inn i dokumentet. Tatt bort endringsmarkering.</field>
       <field datasource="BET_SIKKERHET" BET_SIKKERHET="">Nei. Stillingen innehar ikke roller som utfører arbeidsoppgaver av betydning for sikkerheten.</field>
     </fields>
   </view>
 </customXmlPart>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100AC538DAD58BB614B9B200A7515CC6706" ma:contentTypeVersion="14" ma:contentTypeDescription="Opprett et nytt dokument." ma:contentTypeScope="" ma:versionID="1a3385a39385caa91fe6bee3a611faae">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="732391b8-43f6-4bb1-bde3-56b95ab0de03" xmlns:ns3="732a5ba0-cd21-4741-87b0-375baf7aa97f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="eb41686e6b511900d8b10a316b8a48b1" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100AC538DAD58BB614B9B200A7515CC6706" ma:contentTypeVersion="14" ma:contentTypeDescription="Opprett et nytt dokument." ma:contentTypeScope="" ma:versionID="8f26b64269cb17f8dda02d4e85988b77">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="732391b8-43f6-4bb1-bde3-56b95ab0de03" xmlns:ns3="732a5ba0-cd21-4741-87b0-375baf7aa97f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="64123ed8f303516ecb4816f2a5817ebf" ns2:_="" ns3:_="">
     <xsd:import namespace="732391b8-43f6-4bb1-bde3-56b95ab0de03"/>
     <xsd:import namespace="732a5ba0-cd21-4741-87b0-375baf7aa97f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:proarcApprovedDate" minOccurs="0"/>
                 <xsd:element ref="ns2:proarcBrukerid" minOccurs="0"/>
                 <xsd:element ref="ns2:proarcDocumentId" minOccurs="0"/>
                 <xsd:element ref="ns2:proarcDocumentRevision" minOccurs="0"/>
                 <xsd:element ref="ns2:proarcDocumentType" minOccurs="0"/>
                 <xsd:element ref="ns2:proarcDokansvar" minOccurs="0"/>
                 <xsd:element ref="ns2:proarcEksternTilgang" minOccurs="0"/>
                 <xsd:element ref="ns2:proarcGyldigFra" minOccurs="0"/>
                 <xsd:element ref="ns2:proarcHovedenhet_besk" minOccurs="0"/>
                 <xsd:element ref="ns2:proarcKategori" minOccurs="0"/>
                 <xsd:element ref="ns2:proarcKonsernomr" minOccurs="0"/>
                 <xsd:element ref="ns2:proarcMappedDokType" minOccurs="0"/>
                 <xsd:element ref="ns2:proarcParent" minOccurs="0"/>
                 <xsd:element ref="ns2:proarcStatus" minOccurs="0"/>
                 <xsd:element ref="ns2:proarcTitle" minOccurs="0"/>
                 <xsd:element ref="ns2:proarcUnderenhet_besk" minOccurs="0"/>
                 <xsd:element ref="ns2:Utgatt" minOccurs="0"/>
@@ -22868,51 +22868,51 @@
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E76A52D9-9C36-4A95-A355-D17316ECC59A}">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EE2D314F-DE7E-4FB6-99CE-78C2DFFCD77D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://software-innovation/documentproduction"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{43AA768F-0E5F-4E0E-A527-9255A44DA930}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{75350D3B-B024-42D3-8106-22EEF39F93CE}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{16EA47FC-AD30-4E8D-9040-9C18EFC630D8}"/>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A7A3AAAC-E349-410E-BD46-0DD38C8A80BA}"/>
 </file>
 
 <file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AC748F69-20EE-4B24-8FE1-4D8B91A0505A}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>15</Pages>
   <Words>5899</Words>
   <Characters>31268</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>260</Lines>
   <Paragraphs>74</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>