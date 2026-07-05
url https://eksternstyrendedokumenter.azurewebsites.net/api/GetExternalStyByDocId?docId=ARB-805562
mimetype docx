--- v0 (2026-03-26)
+++ v1 (2026-07-05)
@@ -1,3490 +1,4099 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0E19ED1B" w14:textId="45E98DA2" w:rsidR="007B7939" w:rsidRDefault="007F2BCD" w:rsidP="007B7939">
-[...39 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="3DF719EA" w14:textId="77777777" w:rsidR="007056E4" w:rsidRPr="00445E8B" w:rsidRDefault="007056E4" w:rsidP="007056E4">
+      <w:bookmarkStart w:id="0" w:name="_Hlk229744007"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9199" w:type="dxa"/>
+        <w:tblInd w:w="-15" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9199"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="007056E4" w:rsidRPr="00445E8B" w14:paraId="0FF8997F" w14:textId="77777777" w:rsidTr="00BD0F08">
+        <w:trPr>
+          <w:trHeight w:val="1515"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9199" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BA9F67B" w14:textId="77777777" w:rsidR="007056E4" w:rsidRPr="00445E8B" w:rsidRDefault="007056E4" w:rsidP="00BD0F08">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:caps/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="1" w:name="_Hlk72306112"/>
+          </w:p>
+          <w:p w14:paraId="5261A9AB" w14:textId="77777777" w:rsidR="007056E4" w:rsidRPr="00445E8B" w:rsidRDefault="007056E4" w:rsidP="00BD0F08">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:caps/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00445E8B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:caps/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>VEILEDNING FOR OPPSETT AV</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07B6EEEC" w14:textId="77777777" w:rsidR="007056E4" w:rsidRPr="00445E8B" w:rsidRDefault="007056E4" w:rsidP="00BD0F08">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:caps/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00445E8B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:caps/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>AUTOCAD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4F2554BC" w14:textId="77777777" w:rsidR="007056E4" w:rsidRPr="00445E8B" w:rsidRDefault="007056E4" w:rsidP="007056E4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2102 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Toc49158899"/>
+    </w:p>
+    <w:p w14:paraId="66308198" w14:textId="77777777" w:rsidR="007056E4" w:rsidRPr="00445E8B" w:rsidRDefault="007056E4" w:rsidP="007056E4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="0E19ED1C" w14:textId="22456878" w:rsidR="00DA21BA" w:rsidRDefault="006732C4" w:rsidP="006732C4">
+      <w:r w:rsidRPr="00445E8B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="00445E8B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>NNHOLD</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="386BA22A" w14:textId="6896F7C1" w:rsidR="0029744A" w:rsidRDefault="007056E4">
+      <w:pPr>
+        <w:pStyle w:val="INNH1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nb-NO"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00445E8B">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00445E8B">
+        <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00445E8B">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:hyperlink w:anchor="_Toc230003201" w:history="1">
+        <w:r w:rsidR="0029744A" w:rsidRPr="00141F68">
+          <w:rPr>
+            <w:rStyle w:val="Hyperkobling"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>1. Hensikt og omfang</w:t>
+        </w:r>
+        <w:r w:rsidR="0029744A">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="0029744A">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="0029744A">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230003201 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="0029744A">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="0029744A">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00333DD8">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r w:rsidR="0029744A">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1438FBF4" w14:textId="0A2B2F0C" w:rsidR="0029744A" w:rsidRDefault="0029744A">
+      <w:pPr>
+        <w:pStyle w:val="INNH1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nb-NO"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc230003202" w:history="1">
+        <w:r w:rsidRPr="00141F68">
+          <w:rPr>
+            <w:rStyle w:val="Hyperkobling"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>2. Installasjon for interne</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230003202 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00333DD8">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6926792F" w14:textId="04CC2593" w:rsidR="0029744A" w:rsidRDefault="0029744A">
+      <w:pPr>
+        <w:pStyle w:val="INNH2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nb-NO"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc230003203" w:history="1">
+        <w:r w:rsidRPr="00141F68">
+          <w:rPr>
+            <w:rStyle w:val="Hyperkobling"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>2.1. Importer signal brukerprofil</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230003203 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00333DD8">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0403ED19" w14:textId="36D99334" w:rsidR="0029744A" w:rsidRDefault="0029744A">
+      <w:pPr>
+        <w:pStyle w:val="INNH3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nb-NO"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc230003204" w:history="1">
+        <w:r w:rsidRPr="00141F68">
+          <w:rPr>
+            <w:rStyle w:val="Hyperkobling"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>2.1.1. Åpne innstillinger</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230003204 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00333DD8">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="25AB9693" w14:textId="5DBE403F" w:rsidR="0029744A" w:rsidRDefault="0029744A">
+      <w:pPr>
+        <w:pStyle w:val="INNH3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nb-NO"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc230003205" w:history="1">
+        <w:r w:rsidRPr="00141F68">
+          <w:rPr>
+            <w:rStyle w:val="Hyperkobling"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>2.1.2. Laste inn profil</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230003205 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00333DD8">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="42BC4B9C" w14:textId="1430ACF7" w:rsidR="0029744A" w:rsidRDefault="0029744A">
+      <w:pPr>
+        <w:pStyle w:val="INNH2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nb-NO"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc230003206" w:history="1">
+        <w:r w:rsidRPr="00141F68">
+          <w:rPr>
+            <w:rStyle w:val="Hyperkobling"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>2.2. Aktivisere menyer</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230003206 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00333DD8">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4CAD8114" w14:textId="7B9AFD40" w:rsidR="0029744A" w:rsidRDefault="0029744A">
+      <w:pPr>
+        <w:pStyle w:val="INNH2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nb-NO"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc230003207" w:history="1">
+        <w:r w:rsidRPr="00141F68">
+          <w:rPr>
+            <w:rStyle w:val="Hyperkobling"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>2.3. Systeminnstillinger</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230003207 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00333DD8">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="373DBB33" w14:textId="061D5796" w:rsidR="0029744A" w:rsidRDefault="0029744A">
+      <w:pPr>
+        <w:pStyle w:val="INNH2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nb-NO"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc230003208" w:history="1">
+        <w:r w:rsidRPr="00141F68">
+          <w:rPr>
+            <w:rStyle w:val="Hyperkobling"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>2.4. ERTMS font</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230003208 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00333DD8">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="564372AF" w14:textId="0DE04FCC" w:rsidR="0029744A" w:rsidRDefault="0029744A">
+      <w:pPr>
+        <w:pStyle w:val="INNH1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nb-NO"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc230003209" w:history="1">
+        <w:r w:rsidRPr="00141F68">
+          <w:rPr>
+            <w:rStyle w:val="Hyperkobling"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>3. Installasjon for eksterne</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230003209 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00333DD8">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="749397A3" w14:textId="566AC596" w:rsidR="0029744A" w:rsidRDefault="0029744A">
+      <w:pPr>
+        <w:pStyle w:val="INNH2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nb-NO"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc230003210" w:history="1">
+        <w:r w:rsidRPr="00141F68">
+          <w:rPr>
+            <w:rStyle w:val="Hyperkobling"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>3.1. Installere lokale filer</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230003210 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00333DD8">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5D2D2FEA" w14:textId="5EA9B42B" w:rsidR="0029744A" w:rsidRDefault="0029744A">
+      <w:pPr>
+        <w:pStyle w:val="INNH2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nb-NO"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc230003211" w:history="1">
+        <w:r w:rsidRPr="00141F68">
+          <w:rPr>
+            <w:rStyle w:val="Hyperkobling"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>3.2. Importer signal brukerprofil</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230003211 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00333DD8">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="29940CD6" w14:textId="3A78B01B" w:rsidR="0029744A" w:rsidRDefault="0029744A">
+      <w:pPr>
+        <w:pStyle w:val="INNH3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nb-NO"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc230003212" w:history="1">
+        <w:r w:rsidRPr="00141F68">
+          <w:rPr>
+            <w:rStyle w:val="Hyperkobling"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>3.2.1. Start AutoCAD</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230003212 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00333DD8">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2FBD25A4" w14:textId="4269B077" w:rsidR="0029744A" w:rsidRDefault="0029744A">
+      <w:pPr>
+        <w:pStyle w:val="INNH3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nb-NO"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc230003213" w:history="1">
+        <w:r w:rsidRPr="00141F68">
+          <w:rPr>
+            <w:rStyle w:val="Hyperkobling"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>3.2.2. Åpne innstillinger</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230003213 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00333DD8">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0659CB64" w14:textId="7C1DA99C" w:rsidR="0029744A" w:rsidRDefault="0029744A">
+      <w:pPr>
+        <w:pStyle w:val="INNH3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nb-NO"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc230003214" w:history="1">
+        <w:r w:rsidRPr="00141F68">
+          <w:rPr>
+            <w:rStyle w:val="Hyperkobling"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>3.2.3. Laste inn profil</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230003214 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00333DD8">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3DDC6164" w14:textId="4B301117" w:rsidR="0029744A" w:rsidRDefault="0029744A">
+      <w:pPr>
+        <w:pStyle w:val="INNH2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nb-NO"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc230003215" w:history="1">
+        <w:r w:rsidRPr="00141F68">
+          <w:rPr>
+            <w:rStyle w:val="Hyperkobling"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>3.3. Laste inn workspace</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230003215 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00333DD8">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4A911DA8" w14:textId="10E85573" w:rsidR="0029744A" w:rsidRDefault="0029744A">
+      <w:pPr>
+        <w:pStyle w:val="INNH3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nb-NO"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc230003216" w:history="1">
+        <w:r w:rsidRPr="00141F68">
+          <w:rPr>
+            <w:rStyle w:val="Hyperkobling"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>3.3.1. Angi Bane NOR – Signal som standard workspace</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230003216 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00333DD8">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3C2B9830" w14:textId="1FC9F1B5" w:rsidR="0029744A" w:rsidRDefault="0029744A">
+      <w:pPr>
+        <w:pStyle w:val="INNH2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nb-NO"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc230003217" w:history="1">
+        <w:r w:rsidRPr="00141F68">
+          <w:rPr>
+            <w:rStyle w:val="Hyperkobling"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>3.4. Deaktivere automatisk generering av kommentarer i PDF-filer</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230003217 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00333DD8">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6F7A4153" w14:textId="416DFA29" w:rsidR="0029744A" w:rsidRDefault="0029744A">
+      <w:pPr>
+        <w:pStyle w:val="INNH1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nb-NO"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc230003218" w:history="1">
+        <w:r w:rsidRPr="00141F68">
+          <w:rPr>
+            <w:rStyle w:val="Hyperkobling"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>4. Valgfrie bruker innstillinger</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230003218 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00333DD8">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="40290FD4" w14:textId="59A5EE5B" w:rsidR="0029744A" w:rsidRDefault="0029744A">
+      <w:pPr>
+        <w:pStyle w:val="INNH2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nb-NO"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc230003219" w:history="1">
+        <w:r w:rsidRPr="00141F68">
+          <w:rPr>
+            <w:rStyle w:val="Hyperkobling"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>4.1. Fjerne «Task Pane» ved oppstart</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230003219 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00333DD8">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="02510977" w14:textId="59FD3EAA" w:rsidR="0029744A" w:rsidRDefault="0029744A">
+      <w:pPr>
+        <w:pStyle w:val="INNH2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nb-NO"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc230003220" w:history="1">
+        <w:r w:rsidRPr="00141F68">
+          <w:rPr>
+            <w:rStyle w:val="Hyperkobling"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>4.2. Hindre AutoCAD fra å lage egne mapper</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230003220 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00333DD8">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>11</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="79E4DEB6" w14:textId="08767A56" w:rsidR="0029744A" w:rsidRDefault="0029744A">
+      <w:pPr>
+        <w:pStyle w:val="INNH2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nb-NO"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc230003221" w:history="1">
+        <w:r w:rsidRPr="00141F68">
+          <w:rPr>
+            <w:rStyle w:val="Hyperkobling"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>4.3. Auto Save</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperkobling"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230003221 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00333DD8">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>12</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5C40ED12" w14:textId="63064A0E" w:rsidR="0029744A" w:rsidRDefault="0029744A">
+      <w:pPr>
+        <w:pStyle w:val="INNH2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nb-NO"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc230003222" w:history="1">
+        <w:r w:rsidRPr="00141F68">
+          <w:rPr>
+            <w:rStyle w:val="Hyperkobling"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>4.4. Grid</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230003222 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00333DD8">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>13</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="41D3AD2C" w14:textId="478E7B0C" w:rsidR="0029744A" w:rsidRDefault="0029744A">
+      <w:pPr>
+        <w:pStyle w:val="INNH2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nb-NO"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc230003223" w:history="1">
+        <w:r w:rsidRPr="00141F68">
+          <w:rPr>
+            <w:rStyle w:val="Hyperkobling"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>4.5. Farger på tegnebakgrunn og verktøyene</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230003223 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00333DD8">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>14</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="70A73E75" w14:textId="40149593" w:rsidR="0029744A" w:rsidRDefault="0029744A">
+      <w:pPr>
+        <w:pStyle w:val="INNH2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nb-NO"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc230003224" w:history="1">
+        <w:r w:rsidRPr="00141F68">
+          <w:rPr>
+            <w:rStyle w:val="Hyperkobling"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>4.6. Størrelsen på musemarkøren (crosshairs)</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230003224 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00333DD8">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>15</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5B1407A9" w14:textId="5099DE79" w:rsidR="0029744A" w:rsidRDefault="0029744A">
+      <w:pPr>
+        <w:pStyle w:val="INNH2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nb-NO"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc230003225" w:history="1">
+        <w:r w:rsidRPr="00141F68">
+          <w:rPr>
+            <w:rStyle w:val="Hyperkobling"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>4.7. Markering av objekter</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230003225 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00333DD8">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>16</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2A76D3A9" w14:textId="11A06994" w:rsidR="0029744A" w:rsidRDefault="0029744A">
+      <w:pPr>
+        <w:pStyle w:val="INNH3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nb-NO"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc230003226" w:history="1">
+        <w:r w:rsidRPr="00141F68">
+          <w:rPr>
+            <w:rStyle w:val="Hyperkobling"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>4.7.1. Markering av underlagsbilde med «Shift»-tast</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230003226 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00333DD8">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>17</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2BA2B823" w14:textId="414E76CC" w:rsidR="0029744A" w:rsidRDefault="0029744A">
+      <w:pPr>
+        <w:pStyle w:val="INNH2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nb-NO"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc230003227" w:history="1">
+        <w:r w:rsidRPr="00141F68">
+          <w:rPr>
+            <w:rStyle w:val="Hyperkobling"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>4.8. Laste inn tilleggsfunksjoner til AutoCAD</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230003227 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00333DD8">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>18</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1C7EE3F8" w14:textId="28D9C93A" w:rsidR="0029744A" w:rsidRDefault="0029744A">
+      <w:pPr>
+        <w:pStyle w:val="INNH1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nb-NO"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc230003228" w:history="1">
+        <w:r w:rsidRPr="00141F68">
+          <w:rPr>
+            <w:rStyle w:val="Hyperkobling"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>5. Revisjonsoversikt</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230003228 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00333DD8">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>19</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4EBBE8D0" w14:textId="4AFC5EFC" w:rsidR="007056E4" w:rsidRPr="00445E8B" w:rsidRDefault="007056E4" w:rsidP="0029744A">
       <w:pPr>
         <w:pStyle w:val="STY3Overskrift1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Ref222222907"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006732C4">
+      <w:r w:rsidRPr="00445E8B">
         <w:lastRenderedPageBreak/>
-        <w:t>Hensikt og omfang</w:t>
-[...4 lines deleted...]
-    <w:p w14:paraId="4A372BC1" w14:textId="77777777" w:rsidR="00C103C1" w:rsidRDefault="00BB7D73" w:rsidP="00E23432">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkStart w:id="3" w:name="_Toc83299546"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc230003827"/>
+      <w:r w:rsidRPr="00445E8B">
+        <w:t>Hensikt</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidRPr="00445E8B">
+        <w:t xml:space="preserve"> og omfang</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w14:paraId="19DF58CB" w14:textId="77777777" w:rsidR="007056E4" w:rsidRPr="00445E8B" w:rsidRDefault="007056E4" w:rsidP="00F618C7">
       <w:pPr>
         <w:pStyle w:val="STY3Brdtekst"/>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w14:paraId="361A1056" w14:textId="77777777" w:rsidR="00C103C1" w:rsidRDefault="00E23432" w:rsidP="00E23432">
+      <w:r w:rsidRPr="00445E8B">
+        <w:t>Denne veiledningen gjelder for oppsett av AutoCAD for bruk i signalprosjektering. Dette innbefatter førstegangsoppsett og eventuelt senere endringer av innstillinger som brukeren kan velge fritt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="285E266F" w14:textId="0EBDCF3C" w:rsidR="007056E4" w:rsidRPr="00445E8B" w:rsidRDefault="007056E4" w:rsidP="00F618C7">
       <w:pPr>
         <w:pStyle w:val="STY3Brdtekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00445E8B">
         <w:t>For veiledning til bruk etter at oppsettet er ferdig, se ARB-802587 «Håndbok for AutoCAD prosjekteringstegninger - signal»</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="2501FEFC" w14:textId="43BC9E84" w:rsidR="00E23432" w:rsidRDefault="00E23432" w:rsidP="00E23432">
+      <w:r w:rsidR="00204A63">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00445E8B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EF53D20" w14:textId="00F74824" w:rsidR="007056E4" w:rsidRPr="00445E8B" w:rsidRDefault="007056E4" w:rsidP="007056E4">
+      <w:pPr>
+        <w:pStyle w:val="STY3Overskrift1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Toc83292729"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc230003828"/>
+      <w:r w:rsidRPr="00445E8B">
+        <w:lastRenderedPageBreak/>
+        <w:t>Installasjon</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r w:rsidR="00B40B65">
+        <w:t xml:space="preserve"> for interne</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+    </w:p>
+    <w:p w14:paraId="291E696D" w14:textId="60AA52CE" w:rsidR="0032514A" w:rsidRPr="00445E8B" w:rsidRDefault="007056E4" w:rsidP="00F618C7">
       <w:pPr>
         <w:pStyle w:val="STY3Brdtekst"/>
       </w:pPr>
-      <w:r>
-[...43 lines deleted...]
-    <w:p w14:paraId="1E23E240" w14:textId="27FE2350" w:rsidR="00B60602" w:rsidRDefault="00B60602" w:rsidP="00B60602">
+      <w:r w:rsidRPr="00445E8B">
+        <w:t>Denne veiledningen forutsetter at man på forhånd har installert Autodesk AutoCAD eller Autodesk AutoCAD Map 3D.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FA6D0E1" w14:textId="77777777" w:rsidR="007056E4" w:rsidRPr="00445E8B" w:rsidRDefault="007056E4" w:rsidP="007056E4">
       <w:pPr>
         <w:pStyle w:val="STY3Overskrift11"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Ref48897214"/>
-[...8 lines deleted...]
-      <w:r w:rsidR="00E936D2">
+      <w:bookmarkStart w:id="7" w:name="_Toc49152090"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc49154423"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc49154720"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc49158174"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc49158205"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc49158693"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc49158718"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc49158747"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc49158903"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc49158904"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc230003829"/>
+      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="15"/>
+      <w:r w:rsidRPr="00445E8B">
+        <w:t>Importer signal brukerprofil</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="17"/>
+    </w:p>
+    <w:p w14:paraId="005A5EC9" w14:textId="2BBFC42C" w:rsidR="007056E4" w:rsidRPr="00561333" w:rsidRDefault="007056E4" w:rsidP="00F618C7">
+      <w:pPr>
+        <w:pStyle w:val="STY3Brdtekst"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00445E8B">
+        <w:t>Dersom det er første gang AutoCAD Map 3D blir startet opp får du opp en dialogboks som ber deg «</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00445E8B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Select your default workspace</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00445E8B">
+        <w:t>». Velg «</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00445E8B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2D Drafting Workspace</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00445E8B">
+        <w:t>» og klikk «</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00445E8B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Select</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00445E8B">
+        <w:t>». Hvis du derimot ikke får opp en slik dialogboks, så ignorer dette og fortsett videre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25F2FC2B" w14:textId="77777777" w:rsidR="007056E4" w:rsidRPr="00445E8B" w:rsidRDefault="007056E4" w:rsidP="007056E4">
+      <w:pPr>
+        <w:pStyle w:val="STY3Overskrift111"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Toc222741483"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc230003830"/>
+      <w:r w:rsidRPr="00445E8B">
+        <w:t>Åpne innstillinger</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="19"/>
+    </w:p>
+    <w:p w14:paraId="75C0CB78" w14:textId="77777777" w:rsidR="007056E4" w:rsidRPr="00445E8B" w:rsidRDefault="007056E4" w:rsidP="00F618C7">
+      <w:pPr>
+        <w:pStyle w:val="STY3Brdtekst"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00445E8B">
+        <w:t>Når AutoCAD er ferdig med å starte opp åpner du innstillingene ved å:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="004ABE9F" w14:textId="77777777" w:rsidR="007056E4" w:rsidRPr="00445E8B" w:rsidRDefault="007056E4" w:rsidP="00F618C7">
+      <w:pPr>
+        <w:pStyle w:val="STY3Listepunkter"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00445E8B">
+        <w:t>Høyreklikke hvor som helst på tegningen, og klikk på «</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00445E8B">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Options</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00445E8B">
+        <w:t>», eller</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E7F8F56" w14:textId="77777777" w:rsidR="007056E4" w:rsidRPr="00445E8B" w:rsidRDefault="007056E4" w:rsidP="00F618C7">
+      <w:pPr>
+        <w:pStyle w:val="STY3Listepunkter"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00445E8B">
+        <w:t>Klikke på AutoCAD ikonet øverst til venstre og velge «</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00445E8B">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Options</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00445E8B">
+        <w:t>», eller</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EAAAB37" w14:textId="74F2DBD4" w:rsidR="007056E4" w:rsidRPr="00445E8B" w:rsidRDefault="007056E4" w:rsidP="00F618C7">
+      <w:pPr>
+        <w:pStyle w:val="STY3Listepunkter"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00445E8B">
+        <w:t xml:space="preserve">Skrive </w:t>
+      </w:r>
+      <w:r w:rsidR="003842D6">
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidR="00561333" w:rsidRPr="00445E8B">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Options</w:t>
+      </w:r>
+      <w:r w:rsidR="003842D6">
+        <w:t>»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44771E18" w14:textId="77777777" w:rsidR="007056E4" w:rsidRPr="00445E8B" w:rsidRDefault="007056E4" w:rsidP="007056E4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28CA52A4" w14:textId="77777777" w:rsidR="007056E4" w:rsidRPr="00445E8B" w:rsidRDefault="007056E4" w:rsidP="007056E4">
+      <w:pPr>
+        <w:pStyle w:val="STY3Overskrift111"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="_Toc222741484"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc230003831"/>
+      <w:r w:rsidRPr="00445E8B">
+        <w:t>Laste inn profil</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="21"/>
+      <w:r w:rsidRPr="00445E8B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21E7067E" w14:textId="77777777" w:rsidR="00907BAD" w:rsidRDefault="00B60602" w:rsidP="00B60602">
-[...136 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="74D121D6" w14:textId="77777777" w:rsidR="007056E4" w:rsidRPr="00445E8B" w:rsidRDefault="007056E4" w:rsidP="00F618C7">
+      <w:pPr>
+        <w:pStyle w:val="STY3Brdtekst"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00445E8B">
+        <w:t xml:space="preserve">Klikk på skillearket </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003842D6">
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003842D6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Profiles</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003842D6">
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00445E8B">
+        <w:t xml:space="preserve"> og klikk på </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003842D6">
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003842D6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Import</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003842D6">
+        <w:t xml:space="preserve">». </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="160BFACB" w14:textId="77777777" w:rsidR="007056E4" w:rsidRPr="00445E8B" w:rsidRDefault="007056E4" w:rsidP="007056E4">
+      <w:r w:rsidRPr="00445E8B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
-        <w:t>1</w:t>
-[...51 lines deleted...]
-        </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="550239AF" wp14:editId="1125DFEC">
-[...2 lines deleted...]
-            <wp:docPr id="2125452648" name="Bilde 2125452648" descr="Et bilde som inneholder tekst, programvare, Dataikon, Nettside&#10;&#10;KI-generert innhold kan være feil."/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="687BF783" wp14:editId="1A75A721">
+            <wp:extent cx="3363402" cy="2518365"/>
+            <wp:effectExtent l="0" t="0" r="8890" b="0"/>
+            <wp:docPr id="6" name="Bilde 6" descr="Et bilde som inneholder tekst, skjermbilde, display, programvare&#10;&#10;KI-generert innhold kan være feil."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="2125452648" name="Bilde 2125452648" descr="Et bilde som inneholder tekst, programvare, Dataikon, Nettside&#10;&#10;KI-generert innhold kan være feil."/>
+                    <pic:cNvPr id="6" name="Bilde 6" descr="Et bilde som inneholder tekst, skjermbilde, display, programvare&#10;&#10;KI-generert innhold kan være feil."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12">
+                    <a:blip r:embed="rId10" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
+                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4113351" cy="1941200"/>
+                      <a:ext cx="3430961" cy="2568950"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BEBA13B" w14:textId="77777777" w:rsidR="00B60602" w:rsidRDefault="00B60602" w:rsidP="00B60602">
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="6" w:name="_Ref503253773"/>
+    <w:p w14:paraId="64A0EE86" w14:textId="77777777" w:rsidR="007056E4" w:rsidRPr="00445E8B" w:rsidRDefault="007056E4" w:rsidP="007056E4"/>
+    <w:p w14:paraId="0CEB6E0A" w14:textId="77777777" w:rsidR="007056E4" w:rsidRPr="00445E8B" w:rsidRDefault="007056E4" w:rsidP="00F618C7">
+      <w:pPr>
+        <w:pStyle w:val="STY3Brdtekst"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00445E8B">
+        <w:t xml:space="preserve">Naviger deretter til stien </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00445E8B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>U:\Autocad\Autocad oppsett</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EE92390" w14:textId="77777777" w:rsidR="007056E4" w:rsidRPr="00445E8B" w:rsidRDefault="007056E4" w:rsidP="00F618C7">
+      <w:pPr>
+        <w:pStyle w:val="STY3Listepunkter"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00445E8B">
+        <w:t>Velg filen: SA_Symboler_2026.arg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1106326B" w14:textId="77777777" w:rsidR="007056E4" w:rsidRPr="00445E8B" w:rsidRDefault="007056E4" w:rsidP="00F618C7">
+      <w:pPr>
+        <w:pStyle w:val="STY3Listepunkter"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00445E8B">
+        <w:t>Marker profilen klikk deretter «Set Current».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35C8E3F3" w14:textId="77777777" w:rsidR="007056E4" w:rsidRPr="00445E8B" w:rsidRDefault="007056E4" w:rsidP="00F618C7">
+      <w:pPr>
+        <w:pStyle w:val="STY3Listepunkter"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00445E8B">
+        <w:t xml:space="preserve">Klikk deretter «OK». </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76DDBA24" w14:textId="748FAEAF" w:rsidR="007056E4" w:rsidRPr="00445E8B" w:rsidRDefault="007056E4" w:rsidP="00F618C7">
+      <w:pPr>
+        <w:pStyle w:val="STY3Brdtekst"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00445E8B">
+        <w:t>Skjermbildet i AutoCAD skal nå endre seg til å blant annet få svart bakgrunn og brun-rødlig rutemønster (Grid)</w:t>
+      </w:r>
+      <w:r w:rsidR="00906629">
+        <w:t xml:space="preserve"> hvis </w:t>
+      </w:r>
+      <w:r w:rsidR="00462CD0">
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidR="00906629">
+        <w:t>Grid</w:t>
+      </w:r>
+      <w:r w:rsidR="00462CD0">
+        <w:t>mode»</w:t>
+      </w:r>
+      <w:r w:rsidR="00906629">
+        <w:t xml:space="preserve"> er slått på</w:t>
+      </w:r>
+      <w:r w:rsidR="00462CD0">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="333AE141" w14:textId="49C28BCF" w:rsidR="007056E4" w:rsidRPr="00445E8B" w:rsidRDefault="007056E4" w:rsidP="00F618C7">
+      <w:pPr>
+        <w:pStyle w:val="STY3Brdtekst"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00445E8B">
+        <w:t>I skillearket «</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00445E8B">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Profiles</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00445E8B">
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB4840">
+        <w:t xml:space="preserve"> i «Options» menyen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00445E8B">
+        <w:t xml:space="preserve">, kan det veksles mellom profilene du vil bruke, hvis du </w:t>
+      </w:r>
+      <w:r w:rsidR="000F07EC" w:rsidRPr="00445E8B">
+        <w:t>f.eks.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00445E8B">
+        <w:t xml:space="preserve"> også ønsker å benytte gammelt oppsett eller noe annet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="598E206B" w14:textId="77777777" w:rsidR="007056E4" w:rsidRPr="00445E8B" w:rsidRDefault="007056E4" w:rsidP="007056E4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00445E8B">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C7E9E49" w14:textId="77777777" w:rsidR="007056E4" w:rsidRPr="00445E8B" w:rsidRDefault="007056E4" w:rsidP="007056E4">
+      <w:pPr>
+        <w:pStyle w:val="STY3Overskrift11"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="_Toc230003832"/>
+      <w:r w:rsidRPr="00445E8B">
+        <w:lastRenderedPageBreak/>
+        <w:t>Aktivisere menyer</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="22"/>
+    </w:p>
+    <w:p w14:paraId="608B2232" w14:textId="43814977" w:rsidR="007056E4" w:rsidRPr="00445E8B" w:rsidRDefault="007056E4" w:rsidP="00F618C7">
+      <w:pPr>
+        <w:pStyle w:val="STY3Listepunkter"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00445E8B">
+        <w:t xml:space="preserve">Kontroller at </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB4840" w:rsidRPr="00445E8B">
+        <w:t xml:space="preserve">Tool Palettes </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00445E8B">
+        <w:t xml:space="preserve">er tilgjengelig i høyre marg, hvis den ikke er tilgjengelig skriv kommando </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C12A2F">
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB4840" w:rsidRPr="00895C6D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Tp (Toolpalettes)</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB4840" w:rsidRPr="00C12A2F">
+        <w:t>»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CC3E4DC" w14:textId="152DD26A" w:rsidR="007056E4" w:rsidRPr="00445E8B" w:rsidRDefault="007056E4" w:rsidP="00F618C7">
+      <w:pPr>
+        <w:pStyle w:val="STY3Listepunkter"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00445E8B">
+        <w:t xml:space="preserve">Kontroller at </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB4840" w:rsidRPr="00445E8B">
+        <w:t>Properties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00445E8B">
+        <w:t xml:space="preserve"> er tilgjengelig i venstre marg, hvis den ikke er tilgjengelig skriv kommando </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C12A2F">
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidR="00895C6D" w:rsidRPr="00895C6D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Properties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C12A2F">
+        <w:t>»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="422FA40A" w14:textId="77777777" w:rsidR="007056E4" w:rsidRPr="00445E8B" w:rsidRDefault="007056E4" w:rsidP="007056E4">
+      <w:pPr>
+        <w:pStyle w:val="STY3Overskrift11"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="_Toc230003833"/>
+      <w:r w:rsidRPr="00445E8B">
+        <w:t>Systeminnstillinger</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="23"/>
+    </w:p>
+    <w:p w14:paraId="38B4DE7D" w14:textId="32876182" w:rsidR="007056E4" w:rsidRPr="00445E8B" w:rsidRDefault="007056E4" w:rsidP="007056E4">
+      <w:r w:rsidRPr="00445E8B">
+        <w:t>Kontroller at systeminnstillingene er korrekte.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DC8267F" w14:textId="2A6A2B65" w:rsidR="007056E4" w:rsidRPr="00445E8B" w:rsidRDefault="007056E4" w:rsidP="00F618C7">
+      <w:pPr>
+        <w:pStyle w:val="STY3Listenummerert"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00445E8B">
+        <w:t xml:space="preserve">Skriv </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C12A2F">
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidR="00895C6D" w:rsidRPr="00895C6D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Sysvarmonitor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C12A2F">
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00445E8B">
+        <w:t xml:space="preserve"> i kommandolinjen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B1F51BE" w14:textId="0AA53A1A" w:rsidR="0031189A" w:rsidRPr="00445E8B" w:rsidRDefault="007056E4" w:rsidP="007056E4">
+      <w:r w:rsidRPr="00445E8B">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="24D29A50" wp14:editId="6D72D71E">
+            <wp:extent cx="2774422" cy="2604211"/>
+            <wp:effectExtent l="0" t="0" r="6985" b="5715"/>
+            <wp:docPr id="286363668" name="Bilde 1" descr="Et bilde som inneholder tekst, skjermbilde, display, nummer&#10;&#10;KI-generert innhold kan være feil."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="286363668" name="Bilde 1" descr="Et bilde som inneholder tekst, skjermbilde, display, nummer&#10;&#10;KI-generert innhold kan være feil."/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId11"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2779053" cy="2608558"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C9A64BC" w14:textId="7039A49D" w:rsidR="007056E4" w:rsidRPr="00445E8B" w:rsidRDefault="007056E4" w:rsidP="00F618C7">
+      <w:pPr>
+        <w:pStyle w:val="STY3Listenummerert"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00445E8B">
+        <w:t>Trykk på «</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F3719">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Edit list …</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00445E8B">
+        <w:t xml:space="preserve">» </w:t>
+      </w:r>
+      <w:r w:rsidR="0031189A" w:rsidRPr="00445E8B">
+        <w:t xml:space="preserve"> og f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00445E8B">
+        <w:t>inn</w:t>
+      </w:r>
+      <w:r w:rsidR="0031189A" w:rsidRPr="00445E8B">
+        <w:t xml:space="preserve"> variablene</w:t>
+      </w:r>
+      <w:r w:rsidR="005713E7" w:rsidRPr="00445E8B">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A176A2B" w14:textId="67CDAA46" w:rsidR="007056E4" w:rsidRPr="00445E8B" w:rsidRDefault="00895C6D" w:rsidP="0013758A">
+      <w:pPr>
+        <w:pStyle w:val="Listeavsnitt"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00445E8B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve">Figur </w:t>
-[...1 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:fldChar w:fldCharType="begin"/>
-[...6 lines deleted...]
-          <w:b/>
+        <w:t>DFSHX</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F50E6B6" w14:textId="662C6AEF" w:rsidR="007056E4" w:rsidRPr="00445E8B" w:rsidRDefault="00895C6D" w:rsidP="0013758A">
+      <w:pPr>
+        <w:pStyle w:val="Listeavsnitt"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00445E8B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Wipeoutframe</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="272DCC8F" w14:textId="4F145D36" w:rsidR="0031189A" w:rsidRPr="00445E8B" w:rsidRDefault="00895C6D" w:rsidP="0013758A">
+      <w:pPr>
+        <w:pStyle w:val="Listeavsnitt"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
-        <w:fldChar w:fldCharType="separate"/>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r w:rsidRPr="00445E8B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Autoplacement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00445E8B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DAFADF4" w14:textId="7177C1EE" w:rsidR="007056E4" w:rsidRPr="00445E8B" w:rsidRDefault="0031189A" w:rsidP="00F618C7">
+      <w:pPr>
+        <w:pStyle w:val="STY3Brdtekst"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00445E8B">
+        <w:t>Trykk på pil til høyre for å overføre dem til «</w:t>
+      </w:r>
+      <w:r w:rsidR="002174A1" w:rsidRPr="004F3719">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F3719">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>onitored system variables</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00445E8B">
+        <w:t>»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07B161AE" w14:textId="260FA25F" w:rsidR="007056E4" w:rsidRPr="00445E8B" w:rsidRDefault="003B23DF" w:rsidP="007056E4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00445E8B">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>1</w:t>
-[...3 lines deleted...]
-          <w:b/>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6AF27B06" wp14:editId="7C1310CD">
+            <wp:extent cx="3489710" cy="2493034"/>
+            <wp:effectExtent l="0" t="0" r="0" b="2540"/>
+            <wp:docPr id="862175258" name="Bilde 1" descr="Et bilde som inneholder tekst, skjermbilde, programvare, Dataikon&#10;&#10;KI-generert innhold kan være feil."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="862175258" name="Bilde 1" descr="Et bilde som inneholder tekst, skjermbilde, programvare, Dataikon&#10;&#10;KI-generert innhold kan være feil."/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId12"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3489710" cy="2493034"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AFD0363" w14:textId="2A4B1731" w:rsidR="007056E4" w:rsidRDefault="007056E4" w:rsidP="007056E4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0633FBD0" w14:textId="77777777" w:rsidR="0056603F" w:rsidRPr="00445E8B" w:rsidRDefault="0056603F" w:rsidP="007056E4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64DE8D3A" w14:textId="7572092F" w:rsidR="007056E4" w:rsidRPr="00445E8B" w:rsidRDefault="007056E4" w:rsidP="00F618C7">
+      <w:pPr>
+        <w:pStyle w:val="STY3Listenummerert"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00445E8B">
+        <w:t>Set «</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F3719">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Preferred</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00445E8B">
+        <w:t>» verdi til «</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F3719">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00445E8B">
+        <w:t>» for disse tre systemvariablene.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48DCC3E9" w14:textId="6B928BEA" w:rsidR="007056E4" w:rsidRPr="00445E8B" w:rsidRDefault="007056E4" w:rsidP="007056E4">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00445E8B">
+        <w:rPr>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
-        <w:fldChar w:fldCharType="end"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="6"/>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3E2AC8A1" wp14:editId="0A5FA122">
+            <wp:extent cx="3381375" cy="3147703"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1412076817" name="Bilde 1" descr="Et bilde som inneholder tekst, skjermbilde, display, nummer&#10;&#10;KI-generert innhold kan være feil."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1412076817" name="Bilde 1" descr="Et bilde som inneholder tekst, skjermbilde, display, nummer&#10;&#10;KI-generert innhold kan være feil."/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId13"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3394335" cy="3159767"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="00445E8B">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58549351" w14:textId="77777777" w:rsidR="007056E4" w:rsidRPr="00445E8B" w:rsidRDefault="007056E4" w:rsidP="007056E4"/>
+    <w:p w14:paraId="3B70E294" w14:textId="0C560BE9" w:rsidR="00F41AEB" w:rsidRPr="00445E8B" w:rsidRDefault="007056E4" w:rsidP="00F618C7">
+      <w:pPr>
+        <w:pStyle w:val="STY3Listenummerert"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00445E8B">
+        <w:t xml:space="preserve">Trykk på </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00430596">
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00445E8B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Reset All</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00430596">
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00445E8B">
+        <w:t xml:space="preserve"> for </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="24" w:name="_Importere_brukerprofil_på"/>
+      <w:bookmarkEnd w:id="24"/>
+      <w:r w:rsidR="00FF56DC" w:rsidRPr="00445E8B">
+        <w:t>å sette alle Systemvariablene til «Preferred» verdi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3902FEEC" w14:textId="61D423E8" w:rsidR="007056E4" w:rsidRPr="00445E8B" w:rsidRDefault="00CC45F6" w:rsidP="00F41AEB">
+      <w:pPr>
+        <w:pStyle w:val="STY3Overskrift11"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="25" w:name="_Toc230003834"/>
+      <w:r w:rsidRPr="00445E8B">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="11B54443" wp14:editId="20736812">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:align>right</wp:align>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>178698</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1895740" cy="866896"/>
+            <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
+            <wp:wrapTight wrapText="bothSides">
+              <wp:wrapPolygon edited="0">
+                <wp:start x="0" y="0"/>
+                <wp:lineTo x="0" y="21363"/>
+                <wp:lineTo x="21491" y="21363"/>
+                <wp:lineTo x="21491" y="0"/>
+                <wp:lineTo x="0" y="0"/>
+              </wp:wrapPolygon>
+            </wp:wrapTight>
+            <wp:docPr id="1676510704" name="Bilde 1" descr="Et bilde som inneholder tekst, Font, skjermbilde, design&#10;&#10;KI-generert innhold kan være feil."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1676510704" name="Bilde 1" descr="Et bilde som inneholder tekst, Font, skjermbilde, design&#10;&#10;KI-generert innhold kan være feil."/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId14">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1895740" cy="866896"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="007056E4" w:rsidRPr="00445E8B">
+        <w:t>ERTMS font</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="25"/>
+    </w:p>
+    <w:p w14:paraId="42FA6FB6" w14:textId="40508763" w:rsidR="007056E4" w:rsidRPr="00445E8B" w:rsidRDefault="007056E4" w:rsidP="00F618C7">
+      <w:pPr>
+        <w:pStyle w:val="STY3Brdtekst"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00445E8B">
+        <w:t xml:space="preserve">Prosjektering i ERTMS gjøres med tekst font </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF188D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ISOCP.shx</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00445E8B">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF188D">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00445E8B">
+        <w:t>Det anbefales å bytte til denne fonten med en gang ved start på ny tegning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F055457" w14:textId="77777777" w:rsidR="002F732E" w:rsidRPr="00445E8B" w:rsidRDefault="007056E4" w:rsidP="00F618C7">
+      <w:pPr>
+        <w:pStyle w:val="STY3Brdtekst"/>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00445E8B">
+        <w:t>Benytt trykknapp i «</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F343A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Tool palettes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00445E8B">
+        <w:t>», skilleark «</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F343A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Generell</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00445E8B">
+        <w:t xml:space="preserve">», trykk knapp </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF2A95">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>«Text Style ERTMS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF2A95">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="26" w:name="_Ref48896832"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc49158907"/>
+    </w:p>
+    <w:p w14:paraId="20643F9C" w14:textId="77777777" w:rsidR="0029562B" w:rsidRDefault="0029562B">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40E905D5" w14:textId="2684DF34" w:rsidR="0029562B" w:rsidRDefault="00B40B65" w:rsidP="0029562B">
+      <w:pPr>
+        <w:pStyle w:val="STY3Overskrift1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="28" w:name="_Toc230003835"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Installasjon f</w:t>
+      </w:r>
+      <w:r w:rsidR="0029562B">
+        <w:t>or eksterne</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="28"/>
+    </w:p>
+    <w:p w14:paraId="4691A521" w14:textId="77777777" w:rsidR="0029562B" w:rsidRDefault="0029562B" w:rsidP="0029562B">
+      <w:pPr>
+        <w:pStyle w:val="STY3Overskrift11"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="29" w:name="_Ref48897214"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc49158902"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc222741480"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc230003836"/>
+      <w:r>
+        <w:t>Installere lokale filer</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="32"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001F0B49">
+    </w:p>
+    <w:p w14:paraId="5C78BA47" w14:textId="77777777" w:rsidR="0029562B" w:rsidRDefault="0029562B" w:rsidP="00F618C7">
+      <w:pPr>
+        <w:pStyle w:val="STY3Brdtekst"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">For å sette opp AutoCAD trenger man noen oppsettfiler. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E8F2716" w14:textId="77777777" w:rsidR="0029562B" w:rsidRDefault="0029562B" w:rsidP="00F618C7">
+      <w:pPr>
+        <w:pStyle w:val="STY3Brdtekst"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Eksterne leverandører laster disse ned fra: </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:anchor="bn-block-3050d67b-7b2c-439a-aaff-535a200e84b7" w:history="1">
+        <w:r w:rsidRPr="002F0CBC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperkobling"/>
+          </w:rPr>
+          <w:t>Arbeidsprosesser signal | Bane NOR</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="74DB430B" w14:textId="77777777" w:rsidR="0029562B" w:rsidRDefault="0029562B" w:rsidP="00F618C7">
+      <w:pPr>
+        <w:pStyle w:val="STY3Brdtekst"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Pakk ut innholdet i zip-filen til en mappe med følgende sti:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00603C91">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>C:\AutoCAD</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AA7E4D9" w14:textId="77777777" w:rsidR="0029562B" w:rsidRDefault="0029562B" w:rsidP="00F618C7">
+      <w:pPr>
+        <w:pStyle w:val="STY3Brdtekst"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C103C1">
+        <w:t>NB: Det må benyttes eksakt denne stien, ellers vil ikke oppsettet fungere.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36032962" w14:textId="77777777" w:rsidR="0029562B" w:rsidRDefault="0029562B" w:rsidP="00F618C7">
+      <w:pPr>
+        <w:pStyle w:val="STY3Brdtekst"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32575232" w14:textId="3F272786" w:rsidR="0029562B" w:rsidRPr="00C103C1" w:rsidRDefault="0029562B" w:rsidP="00F618C7">
+      <w:pPr>
+        <w:pStyle w:val="STY3Brdtekst"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D52092">
+        <w:t xml:space="preserve">Før du går videre, kontroller at mappestrukturen har blitt nøyaktig som vist </w:t>
+      </w:r>
+      <w:r w:rsidR="00F74134">
+        <w:t>under</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D52092">
+        <w:t>. En vanlig feil er at Windows lager en ny (uønsket) mellommappe med tilsvarende navn som zip-filen, og pakker ut innholdet der. I så fall kommer ikke oppsettet til å fungere.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AF9077A" w14:textId="77777777" w:rsidR="0029562B" w:rsidRDefault="0029562B" w:rsidP="0029562B"/>
+    <w:p w14:paraId="1EA0BFD2" w14:textId="77777777" w:rsidR="0029562B" w:rsidRDefault="0029562B" w:rsidP="0029562B">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>Mappe med innhold på C:\AutoCAD</w:t>
-[...15 lines deleted...]
-        </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="30CBC6F9" wp14:editId="0D80F62C">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="72C2C1B0" wp14:editId="348D80F6">
             <wp:extent cx="4117375" cy="1943100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="3" name="Bilde 3" descr="Et bilde som inneholder tekst, programvare, Dataikon, nummer&#10;&#10;KI-generert innhold kan være feil."/>
+            <wp:docPr id="114519218" name="Bilde 114519218" descr="Et bilde som inneholder tekst, programvare, Dataikon, nummer&#10;&#10;KI-generert innhold kan være feil."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="3" name="Bilde 3" descr="Et bilde som inneholder tekst, programvare, Dataikon, nummer&#10;&#10;KI-generert innhold kan være feil."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13">
+                    <a:blip r:embed="rId16">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4129048" cy="1948609"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CFA2FA2" w14:textId="77777777" w:rsidR="00B60602" w:rsidRPr="008F6BD7" w:rsidRDefault="00B60602" w:rsidP="00B60602">
-[...6 lines deleted...]
-      <w:bookmarkStart w:id="7" w:name="_Ref48119739"/>
+    <w:p w14:paraId="17EB8F5E" w14:textId="77777777" w:rsidR="0029562B" w:rsidRDefault="0029562B" w:rsidP="0029562B">
+      <w:pPr>
+        <w:pStyle w:val="STY3Overskrift11"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="33" w:name="_Toc222741481"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc230003837"/>
       <w:r>
-        <w:t xml:space="preserve">Figur </w:t>
+        <w:t>Importer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F6BD7">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:fldChar w:fldCharType="begin"/>
-      </w:r>
+        <w:t xml:space="preserve">signal </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F6BD7">
+        <w:t>brukerprofil</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkEnd w:id="34"/>
+    </w:p>
+    <w:p w14:paraId="42E7C5D7" w14:textId="77777777" w:rsidR="0029562B" w:rsidRPr="006E2D12" w:rsidRDefault="0029562B" w:rsidP="0029562B">
+      <w:pPr>
+        <w:pStyle w:val="STY3Overskrift111"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="35" w:name="_Toc222741482"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc230003838"/>
+      <w:r w:rsidRPr="006E2D12">
+        <w:t>Start AutoCAD</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="36"/>
+    </w:p>
+    <w:p w14:paraId="509DA7E4" w14:textId="77777777" w:rsidR="0029562B" w:rsidRDefault="0029562B" w:rsidP="00F618C7">
+      <w:pPr>
+        <w:pStyle w:val="STY3Brdtekst"/>
+      </w:pPr>
       <w:r>
-        <w:instrText xml:space="preserve"> SEQ Figur \* ARABIC </w:instrText>
+        <w:t xml:space="preserve">Dersom </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F6BD7">
+        <w:t>det er første gang AutoCAD</w:t>
       </w:r>
       <w:r>
-        <w:fldChar w:fldCharType="separate"/>
+        <w:t xml:space="preserve"> blir startet opp </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F6BD7">
+        <w:t xml:space="preserve">får </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        <w:t>2</w:t>
+        <w:t xml:space="preserve">du </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F6BD7">
+        <w:t xml:space="preserve">opp en dialogboks som </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="7"/>
+        <w:t>ber deg «</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00603C91">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Select your default workspace</w:t>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Mappe med innhold på C:\AutoCAD for eksterne</w:t>
-[...7 lines deleted...]
-      <w:bookmarkStart w:id="9" w:name="_Toc222741481"/>
+        <w:t>». V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F6BD7">
+        <w:t>elg «</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00603C91">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>2D Drafting Workspace</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F6BD7">
+        <w:t>» og klikk «</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00603C91">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Select</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F6BD7">
+        <w:t>».</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F6BD7">
+        <w:t>Hvis du derimot ikke får opp en slik dialogboks, så ig</w:t>
+      </w:r>
+      <w:r>
+        <w:t>norer dette og fortsett videre</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F6BD7">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B3EA70D" w14:textId="77777777" w:rsidR="0029562B" w:rsidRDefault="0029562B" w:rsidP="0029562B">
+      <w:pPr>
+        <w:pStyle w:val="STY3Overskrift111"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="37" w:name="_Toc230003839"/>
+      <w:r>
+        <w:t>Åpne innstillinger</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="37"/>
+    </w:p>
+    <w:p w14:paraId="3D9B73AA" w14:textId="77777777" w:rsidR="0029562B" w:rsidRPr="008F6BD7" w:rsidRDefault="0029562B" w:rsidP="00F618C7">
+      <w:pPr>
+        <w:pStyle w:val="STY3Brdtekst"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008F6BD7">
+        <w:t>Når AutoCAD er ferdig med å starte opp</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> åpner du innstillingene ved å</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F6BD7">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FB127B6" w14:textId="77777777" w:rsidR="0029562B" w:rsidRDefault="0029562B" w:rsidP="00F618C7">
+      <w:pPr>
+        <w:pStyle w:val="STY3Listepunkter"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008F6BD7">
+        <w:t>Høyreklikk</w:t>
+      </w:r>
+      <w:r>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F6BD7">
+        <w:t xml:space="preserve"> hvor som helst på tegningen, og klikk på «</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00603C91">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Options</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F6BD7">
+        <w:t>»</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, eller</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A4D3AA0" w14:textId="77777777" w:rsidR="0029562B" w:rsidRDefault="0029562B" w:rsidP="00F618C7">
+      <w:pPr>
+        <w:pStyle w:val="STY3Listepunkter"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Klikke på AutoCAD ikonet øverst til venstre og velge «</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00603C91">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Options</w:t>
+      </w:r>
+      <w:r>
+        <w:t>», eller</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FCEC6DF" w14:textId="77777777" w:rsidR="0029562B" w:rsidRPr="00E4267B" w:rsidRDefault="0029562B" w:rsidP="00F618C7">
+      <w:pPr>
+        <w:pStyle w:val="STY3Listepunkter"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Skrive </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00603C91">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>OPTIONS</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AB01C12" w14:textId="77777777" w:rsidR="0029562B" w:rsidRDefault="0029562B" w:rsidP="0029562B">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3131CE2F" w14:textId="77777777" w:rsidR="0029562B" w:rsidRDefault="0029562B" w:rsidP="0029562B">
+      <w:pPr>
+        <w:pStyle w:val="STY3Overskrift111"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="38" w:name="_Toc230003840"/>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Importer</w:t>
-      </w:r>
+        <w:t>Laste inn profil</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="38"/>
       <w:r w:rsidRPr="008F6BD7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="5EBFAD46" w14:textId="77777777" w:rsidR="0029562B" w:rsidRDefault="0029562B" w:rsidP="00F618C7">
+      <w:pPr>
+        <w:pStyle w:val="STY3Brdtekst"/>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">signal </w:t>
+        <w:t xml:space="preserve">Klikk på </w:t>
       </w:r>
       <w:r w:rsidRPr="008F6BD7">
-        <w:t>brukerprofil</w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">Dersom </w:t>
+        <w:t>skillearket «</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00603C91">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Profiles</w:t>
       </w:r>
       <w:r w:rsidRPr="008F6BD7">
-        <w:t>det er første gang AutoCAD</w:t>
-[...14 lines deleted...]
-        <w:t>ber deg «</w:t>
+        <w:t>» og klikk på «</w:t>
       </w:r>
       <w:r w:rsidRPr="00603C91">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Select </w:t>
-[...70 lines deleted...]
-        <w:t>Select</w:t>
+        <w:t>Import</w:t>
       </w:r>
       <w:r w:rsidRPr="008F6BD7">
         <w:t>».</w:t>
       </w:r>
       <w:r>
+        <w:t xml:space="preserve"> Naviger deretter til stien </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A674C37" w14:textId="77777777" w:rsidR="0029562B" w:rsidRDefault="0029562B" w:rsidP="00F618C7">
+      <w:pPr>
+        <w:pStyle w:val="STY3Brdtekst"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00603C91">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>C:\AutoCAD\Signal\</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67E3C87F" w14:textId="77777777" w:rsidR="0029562B" w:rsidRDefault="0029562B" w:rsidP="00F618C7">
+      <w:pPr>
+        <w:pStyle w:val="STY3Brdtekst"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Åpne deretter filen av filtype «.arg» du ønsker å benytte.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="288FAD58" w14:textId="77777777" w:rsidR="0029562B" w:rsidRPr="008F6BD7" w:rsidRDefault="0029562B" w:rsidP="00F618C7">
+      <w:pPr>
+        <w:pStyle w:val="STY3Brdtekst"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008F6BD7">
+        <w:t>Marker</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008F6BD7">
-        <w:t>Hvis du derimot ikke får opp en slik dialogboks, så ig</w:t>
+        <w:t>profilen «</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00603C91">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Bane NOR Signal ekstern</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F6BD7">
+        <w:t xml:space="preserve">», og klikk </w:t>
       </w:r>
       <w:r>
-        <w:t>norer dette og fortsett videre</w:t>
+        <w:t xml:space="preserve">deretter </w:t>
       </w:r>
       <w:r w:rsidRPr="008F6BD7">
-        <w:t>.</w:t>
-[...38 lines deleted...]
-        <w:t xml:space="preserve"> hvor som helst på tegningen, og klikk på «</w:t>
+        <w:t>«</w:t>
       </w:r>
       <w:r w:rsidRPr="00603C91">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Options</w:t>
+        <w:t>Set Current</w:t>
       </w:r>
       <w:r w:rsidRPr="008F6BD7">
         <w:t>»</w:t>
       </w:r>
       <w:r>
-        <w:t>, eller</w:t>
-[...52 lines deleted...]
-      <w:bookmarkEnd w:id="12"/>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AF9D074" w14:textId="77777777" w:rsidR="0029562B" w:rsidRDefault="0029562B" w:rsidP="00F618C7">
+      <w:pPr>
+        <w:pStyle w:val="STY3Brdtekst"/>
+      </w:pPr>
       <w:r w:rsidRPr="008F6BD7">
-        <w:t xml:space="preserve"> </w:t>
-[...66 lines deleted...]
-        <w:t xml:space="preserve">», og klikk </w:t>
+        <w:t xml:space="preserve">Klikk </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">deretter </w:t>
       </w:r>
       <w:r w:rsidRPr="008F6BD7">
         <w:t>«</w:t>
       </w:r>
       <w:r w:rsidRPr="00603C91">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Set </w:t>
-[...29 lines deleted...]
-        </w:rPr>
         <w:t>OK</w:t>
       </w:r>
       <w:r w:rsidRPr="008F6BD7">
         <w:t xml:space="preserve">». Skjermbildet i AutoCAD skal nå </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">endre seg til å blant annet </w:t>
       </w:r>
       <w:r w:rsidRPr="008F6BD7">
         <w:t xml:space="preserve">få svart bakgrunn og brun-rødlig </w:t>
       </w:r>
       <w:r>
-        <w:t>rutemønster (Grid)</w:t>
-[...5 lines deleted...]
-    <w:p w14:paraId="3964021E" w14:textId="77777777" w:rsidR="00B60602" w:rsidRPr="009F04F8" w:rsidRDefault="00B60602" w:rsidP="00B60602">
+        <w:t>rutemønster (Grid).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CBEB08E" w14:textId="77777777" w:rsidR="0029562B" w:rsidRPr="009F04F8" w:rsidRDefault="0029562B" w:rsidP="0029562B">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4CB1F9A3" w14:textId="77777777" w:rsidR="00B60602" w:rsidRDefault="00B60602" w:rsidP="00B60602">
+    <w:p w14:paraId="4A881D30" w14:textId="77777777" w:rsidR="0029562B" w:rsidRDefault="0029562B" w:rsidP="0029562B">
       <w:pPr>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="71354D5D" wp14:editId="0A83ADA0">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3399394E" wp14:editId="18383A4F">
             <wp:extent cx="5017273" cy="3756710"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="6" name="Bilde 6" descr="Et bilde som inneholder tekst, skjermbilde, display, programvare&#10;&#10;KI-generert innhold kan være feil."/>
+            <wp:docPr id="638252416" name="Bilde 638252416" descr="Et bilde som inneholder tekst, skjermbilde, display, programvare&#10;&#10;KI-generert innhold kan være feil."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="6" name="Bilde 6" descr="Et bilde som inneholder tekst, skjermbilde, display, programvare&#10;&#10;KI-generert innhold kan være feil."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14">
+                    <a:blip r:embed="rId10">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5085234" cy="3807596"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62C2B9A8" w14:textId="77777777" w:rsidR="00B60602" w:rsidRPr="008F6BD7" w:rsidRDefault="00B60602" w:rsidP="00B60602">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="62D49FF7" w14:textId="77777777" w:rsidR="0029562B" w:rsidRDefault="0029562B" w:rsidP="0029562B">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1209A54B" w14:textId="77777777" w:rsidR="0029562B" w:rsidRDefault="0029562B" w:rsidP="0029562B">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="39" w:name="_Ref48898039"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc49158905"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc222741485"/>
       <w:r>
-        <w:t xml:space="preserve">Figur </w:t>
-[...26 lines deleted...]
-    <w:p w14:paraId="32A9A370" w14:textId="77777777" w:rsidR="00B60602" w:rsidRDefault="00B60602" w:rsidP="00B60602">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1716EA91" w14:textId="77777777" w:rsidR="0029562B" w:rsidRDefault="0029562B" w:rsidP="0029562B">
       <w:pPr>
         <w:pStyle w:val="STY3Overskrift11"/>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Ref48898039"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="15" w:name="_Toc222741485"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc230003841"/>
       <w:r w:rsidRPr="008F6BD7">
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Laste inn </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Laste inn workspace</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="40"/>
+      <w:bookmarkEnd w:id="41"/>
+      <w:bookmarkEnd w:id="42"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="022AA8E6" w14:textId="77777777" w:rsidR="00907BAD" w:rsidRDefault="00B60602" w:rsidP="00B60602">
+    <w:p w14:paraId="6531789E" w14:textId="77777777" w:rsidR="0029562B" w:rsidRDefault="0029562B" w:rsidP="00F618C7">
+      <w:pPr>
+        <w:pStyle w:val="STY3Brdtekst"/>
+      </w:pPr>
       <w:r w:rsidRPr="008F6BD7">
         <w:t>Skriv «</w:t>
       </w:r>
       <w:r w:rsidRPr="00603C91">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>WORKSPACE EDIT</w:t>
       </w:r>
       <w:r w:rsidRPr="008F6BD7">
         <w:t xml:space="preserve">» og trykk </w:t>
       </w:r>
       <w:r>
         <w:t>linjeskift/</w:t>
       </w:r>
       <w:r w:rsidRPr="001D7560">
         <w:t>Enter</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> eller mellomrom</w:t>
       </w:r>
       <w:r w:rsidRPr="008F6BD7">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0301E3A4" w14:textId="77777777" w:rsidR="00907BAD" w:rsidRDefault="00907BAD" w:rsidP="00B60602"/>
-    <w:p w14:paraId="6398C908" w14:textId="77777777" w:rsidR="00907BAD" w:rsidRDefault="00B60602" w:rsidP="00B60602">
+    <w:p w14:paraId="35ED2B3A" w14:textId="77777777" w:rsidR="0029562B" w:rsidRDefault="0029562B" w:rsidP="00F618C7">
+      <w:pPr>
+        <w:pStyle w:val="STY3Brdtekst"/>
+      </w:pPr>
       <w:r w:rsidRPr="00907BAD">
         <w:t>Hint: Når du begynner å skrive en kommando foreslår AutoCAD automatisk en kommando. Fortsett å skrive til riktig kommando kommer opp, deretter kan du trykke linjeskift/Enter eller mellomrom uten å skrive resten av kommandoen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D242A02" w14:textId="77777777" w:rsidR="00907BAD" w:rsidRDefault="00907BAD" w:rsidP="00B60602"/>
-    <w:p w14:paraId="350754AA" w14:textId="77777777" w:rsidR="00907BAD" w:rsidRDefault="00B60602" w:rsidP="00B60602">
+    <w:p w14:paraId="66A02423" w14:textId="09158AAC" w:rsidR="0029562B" w:rsidRDefault="0029562B" w:rsidP="00F618C7">
+      <w:pPr>
+        <w:pStyle w:val="STY3Brdtekst"/>
+      </w:pPr>
       <w:r w:rsidRPr="008F6BD7">
         <w:t>Gå til skillearket «</w:t>
       </w:r>
       <w:r w:rsidRPr="00603C91">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Transfer</w:t>
       </w:r>
       <w:r w:rsidRPr="008F6BD7">
         <w:t xml:space="preserve">», og klikk på </w:t>
       </w:r>
       <w:r>
         <w:t>«</w:t>
       </w:r>
       <w:r w:rsidRPr="00603C91">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Open </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> file</w:t>
+        <w:t>Open customization file</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">»-knappen over det høyre vinduet, se </w:t>
       </w:r>
-      <w:r>
-[...18 lines deleted...]
-        <w:fldChar w:fldCharType="end"/>
+      <w:r w:rsidR="00F74134">
+        <w:t>under</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FF1236A" w14:textId="34A83BB5" w:rsidR="00B60602" w:rsidRDefault="00B60602" w:rsidP="00B60602">
+    <w:p w14:paraId="28974B47" w14:textId="77777777" w:rsidR="0029562B" w:rsidRDefault="0029562B" w:rsidP="00F618C7">
+      <w:pPr>
+        <w:pStyle w:val="STY3Brdtekst"/>
+      </w:pPr>
       <w:r>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="008F6BD7">
         <w:t xml:space="preserve"> dialogboksen som dukker opp</w:t>
       </w:r>
       <w:r>
         <w:t>, velg filen</w:t>
       </w:r>
       <w:r w:rsidRPr="008F6BD7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1105B0B6" w14:textId="77777777" w:rsidR="00907BAD" w:rsidRDefault="00B60602" w:rsidP="00B60602">
-      <w:pPr>
+    <w:p w14:paraId="4F2FA03C" w14:textId="77777777" w:rsidR="0029562B" w:rsidRDefault="0029562B" w:rsidP="00F618C7">
+      <w:pPr>
+        <w:pStyle w:val="STY3Brdtekst"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>C:\AutoCAD\Signal\</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3109E">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Bane_NOR_Signal.cuix</w:t>
       </w:r>
-      <w:bookmarkStart w:id="16" w:name="_Hlk48899558"/>
-[...2 lines deleted...]
-      <w:pPr>
+      <w:bookmarkStart w:id="43" w:name="_Hlk48899558"/>
+    </w:p>
+    <w:p w14:paraId="7122F589" w14:textId="77777777" w:rsidR="0029562B" w:rsidRPr="00907BAD" w:rsidRDefault="0029562B" w:rsidP="00F618C7">
+      <w:pPr>
+        <w:pStyle w:val="STY3Brdtekst"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Ikke lukk vinduet før du går videre til neste steg.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="4E975253" w14:textId="77777777" w:rsidR="00B60602" w:rsidRDefault="00B60602" w:rsidP="00B60602">
+    <w:bookmarkEnd w:id="43"/>
+    <w:p w14:paraId="65327D82" w14:textId="77777777" w:rsidR="0029562B" w:rsidRDefault="0029562B" w:rsidP="0029562B"/>
+    <w:p w14:paraId="5D05BE10" w14:textId="77777777" w:rsidR="0029562B" w:rsidRDefault="0029562B" w:rsidP="0029562B">
       <w:pPr>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="166B6CE0" wp14:editId="6568B817">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="40219B6D" wp14:editId="64547D50">
             <wp:extent cx="5593278" cy="4223667"/>
             <wp:effectExtent l="0" t="0" r="7620" b="5715"/>
             <wp:docPr id="7" name="Bilde 7" descr="Et bilde som inneholder tekst, skjermbilde, display, programvare&#10;&#10;KI-generert innhold kan være feil."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="7" name="Bilde 7" descr="Et bilde som inneholder tekst, skjermbilde, display, programvare&#10;&#10;KI-generert innhold kan være feil."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15">
+                    <a:blip r:embed="rId17">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5619261" cy="4243287"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E3E0861" w14:textId="77777777" w:rsidR="00B60602" w:rsidRDefault="00B60602" w:rsidP="00B60602">
-[...44 lines deleted...]
-    <w:p w14:paraId="2FEDDBDE" w14:textId="77777777" w:rsidR="00E4267B" w:rsidRDefault="00E4267B">
+    <w:p w14:paraId="405963D9" w14:textId="77777777" w:rsidR="0029562B" w:rsidRDefault="0029562B" w:rsidP="0029562B">
       <w:pPr>
         <w:spacing w:before="0" w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Ref48898048"/>
+      <w:bookmarkStart w:id="44" w:name="_Ref48898048"/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CC2A236" w14:textId="1A39A14E" w:rsidR="00094F0A" w:rsidRDefault="00094F0A" w:rsidP="00094F0A">
+    <w:p w14:paraId="40585539" w14:textId="77777777" w:rsidR="0029562B" w:rsidRDefault="0029562B" w:rsidP="0029562B">
       <w:pPr>
         <w:pStyle w:val="STY3Overskrift111"/>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Toc222741486"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc222741486"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc230003842"/>
       <w:r w:rsidRPr="00D80495">
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Angi Bane NOR – Signal som standard </w:t>
-[...7 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Angi Bane NOR – Signal som standard workspace</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="44"/>
+      <w:bookmarkEnd w:id="45"/>
+      <w:bookmarkEnd w:id="46"/>
       <w:r w:rsidRPr="00D80495">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09181B4C" w14:textId="77777777" w:rsidR="00907BAD" w:rsidRDefault="00094F0A" w:rsidP="00094F0A">
+    <w:p w14:paraId="17CA39EF" w14:textId="77777777" w:rsidR="0029562B" w:rsidRDefault="0029562B" w:rsidP="00F618C7">
+      <w:pPr>
+        <w:pStyle w:val="STY3Brdtekst"/>
+      </w:pPr>
       <w:r w:rsidRPr="008F6BD7">
         <w:t xml:space="preserve">Ta tak i </w:t>
       </w:r>
       <w:r>
         <w:t>«</w:t>
       </w:r>
       <w:r w:rsidRPr="008F6BD7">
         <w:t>Workspace</w:t>
       </w:r>
       <w:r>
         <w:t>»-en</w:t>
       </w:r>
       <w:r w:rsidRPr="008F6BD7">
         <w:t xml:space="preserve"> «</w:t>
       </w:r>
       <w:r w:rsidRPr="00603C91">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Bane NOR – Signal</w:t>
       </w:r>
       <w:r w:rsidRPr="008F6BD7">
         <w:t>»</w:t>
       </w:r>
       <w:r>
@@ -3496,4149 +4105,2619 @@
       <w:r>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="008F6BD7">
         <w:t xml:space="preserve"> over til </w:t>
       </w:r>
       <w:r>
         <w:t>venstre side</w:t>
       </w:r>
       <w:r w:rsidRPr="008F6BD7">
         <w:t xml:space="preserve">, under </w:t>
       </w:r>
       <w:r>
         <w:t>kategorien «</w:t>
       </w:r>
       <w:r w:rsidRPr="00603C91">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Workspaces</w:t>
       </w:r>
       <w:r>
         <w:t>»</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55791E7D" w14:textId="77777777" w:rsidR="00907BAD" w:rsidRDefault="00094F0A" w:rsidP="00094F0A">
+    <w:p w14:paraId="441D5194" w14:textId="77777777" w:rsidR="0029562B" w:rsidRDefault="0029562B" w:rsidP="00F618C7">
+      <w:pPr>
+        <w:pStyle w:val="STY3Brdtekst"/>
+      </w:pPr>
       <w:r w:rsidRPr="008F6BD7">
         <w:t>Høyreklikk på «</w:t>
       </w:r>
       <w:r w:rsidRPr="00D80495">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Bane NOR – Signal</w:t>
       </w:r>
       <w:r w:rsidRPr="008F6BD7">
         <w:t xml:space="preserve">» i </w:t>
       </w:r>
       <w:r w:rsidRPr="00D80495">
         <w:t>venstre</w:t>
       </w:r>
       <w:r w:rsidRPr="008F6BD7">
         <w:t xml:space="preserve"> vindu, og klikk på «</w:t>
       </w:r>
       <w:r w:rsidRPr="00D80495">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Set </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Set Current</w:t>
+      </w:r>
       <w:r w:rsidRPr="008F6BD7">
         <w:t>»</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C98F9AB" w14:textId="77777777" w:rsidR="00907BAD" w:rsidRDefault="00094F0A" w:rsidP="00094F0A">
+    <w:p w14:paraId="33CF66BE" w14:textId="77777777" w:rsidR="0029562B" w:rsidRDefault="0029562B" w:rsidP="00F618C7">
+      <w:pPr>
+        <w:pStyle w:val="STY3Brdtekst"/>
+      </w:pPr>
       <w:r w:rsidRPr="008F6BD7">
         <w:t>Høyreklikk på «</w:t>
       </w:r>
       <w:r w:rsidRPr="00D80495">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Bane NOR – Signal</w:t>
       </w:r>
       <w:r w:rsidRPr="008F6BD7">
         <w:t>» i venstre vindu, og klikk på «</w:t>
       </w:r>
       <w:r w:rsidRPr="00D80495">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Set </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Set Default</w:t>
+      </w:r>
       <w:r w:rsidRPr="008F6BD7">
         <w:t>»</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32E94C37" w14:textId="77777777" w:rsidR="00907BAD" w:rsidRDefault="00094F0A" w:rsidP="00094F0A">
+    <w:p w14:paraId="36A567E8" w14:textId="77777777" w:rsidR="0029562B" w:rsidRDefault="0029562B" w:rsidP="00F618C7">
+      <w:pPr>
+        <w:pStyle w:val="STY3Brdtekst"/>
+      </w:pPr>
       <w:r>
         <w:t>Klikk deretter «</w:t>
       </w:r>
       <w:r w:rsidRPr="0008211F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>K</w:t>
       </w:r>
       <w:r>
         <w:t>» for å lagre endringene.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D6012C5" w14:textId="77777777" w:rsidR="00907BAD" w:rsidRDefault="00907BAD" w:rsidP="00094F0A"/>
-    <w:p w14:paraId="4C2A59D0" w14:textId="3B1DB2C5" w:rsidR="00094F0A" w:rsidRPr="008F6BD7" w:rsidRDefault="00094F0A" w:rsidP="00094F0A">
+    <w:p w14:paraId="029003CE" w14:textId="77777777" w:rsidR="0029562B" w:rsidRDefault="0029562B" w:rsidP="00F618C7">
+      <w:pPr>
+        <w:pStyle w:val="STY3Brdtekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69EEA51D" w14:textId="77777777" w:rsidR="0029562B" w:rsidRPr="008F6BD7" w:rsidRDefault="0029562B" w:rsidP="00F618C7">
+      <w:pPr>
+        <w:pStyle w:val="STY3Brdtekst"/>
+      </w:pPr>
       <w:r w:rsidRPr="008F6BD7">
         <w:t xml:space="preserve">Etter dette punktet </w:t>
       </w:r>
       <w:r w:rsidRPr="003B03C5">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>skal</w:t>
       </w:r>
       <w:r w:rsidRPr="008F6BD7">
         <w:t xml:space="preserve"> AutoCAD </w:t>
       </w:r>
       <w:r>
         <w:t>avsluttes og startes på nytt. Hvis ikke dette gjøres</w:t>
       </w:r>
       <w:r w:rsidRPr="008F6BD7">
         <w:t xml:space="preserve"> vil kun deler av endringene tre i kraft.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FC45CBA" w14:textId="77777777" w:rsidR="00094F0A" w:rsidRDefault="00094F0A" w:rsidP="00094F0A">
+    <w:p w14:paraId="03413AFC" w14:textId="77777777" w:rsidR="0029562B" w:rsidRDefault="0029562B" w:rsidP="0029562B">
       <w:pPr>
         <w:keepNext/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B260F14" w14:textId="77777777" w:rsidR="00094F0A" w:rsidRDefault="00094F0A" w:rsidP="00094F0A">
+    <w:p w14:paraId="788079CF" w14:textId="77777777" w:rsidR="0029562B" w:rsidRDefault="0029562B" w:rsidP="0029562B">
       <w:pPr>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="75DBA24C" wp14:editId="59DD9479">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1858424D" wp14:editId="0CF44E74">
             <wp:extent cx="4810125" cy="3631036"/>
             <wp:effectExtent l="0" t="0" r="0" b="7620"/>
             <wp:docPr id="8" name="Bilde 8" descr="Et bilde som inneholder tekst, skjermbilde, programvare, display&#10;&#10;KI-generert innhold kan være feil."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="8" name="Bilde 8" descr="Et bilde som inneholder tekst, skjermbilde, programvare, display&#10;&#10;KI-generert innhold kan være feil."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16">
+                    <a:blip r:embed="rId18">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4841873" cy="3655002"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="779DB46A" w14:textId="77777777" w:rsidR="00094F0A" w:rsidRDefault="00094F0A" w:rsidP="00094F0A">
-[...26 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="3F8DAFC9" w14:textId="77777777" w:rsidR="0029562B" w:rsidRDefault="0029562B" w:rsidP="0029562B">
+      <w:pPr>
+        <w:pStyle w:val="STY3Overskrift11"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="47" w:name="_Toc497127845"/>
+      <w:bookmarkStart w:id="48" w:name="_Ref48909952"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc49158906"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc222741487"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc230003843"/>
+      <w:r w:rsidRPr="008F6BD7">
+        <w:t>Deaktivere automatisk generering av kommentarer i PDF-filer</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="47"/>
+      <w:bookmarkEnd w:id="48"/>
+      <w:bookmarkEnd w:id="49"/>
+      <w:bookmarkEnd w:id="50"/>
+      <w:bookmarkEnd w:id="51"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C6444D">
-[...22 lines deleted...]
-    <w:p w14:paraId="0D64B3DA" w14:textId="77777777" w:rsidR="00907BAD" w:rsidRDefault="00094F0A" w:rsidP="00094F0A">
+    </w:p>
+    <w:p w14:paraId="399D77EE" w14:textId="77777777" w:rsidR="0029562B" w:rsidRDefault="0029562B" w:rsidP="00F618C7">
+      <w:pPr>
+        <w:pStyle w:val="STY3Brdtekst"/>
+      </w:pPr>
       <w:r>
         <w:t xml:space="preserve">I </w:t>
       </w:r>
       <w:r w:rsidRPr="008F6BD7">
         <w:t xml:space="preserve">AutoCAD </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">er det en </w:t>
       </w:r>
       <w:r w:rsidRPr="008F6BD7">
         <w:t xml:space="preserve">funksjon som gjør at all tekst på </w:t>
       </w:r>
       <w:r>
         <w:t>PDF-filer</w:t>
       </w:r>
       <w:r w:rsidRPr="008F6BD7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">i tillegg blir lagret </w:t>
       </w:r>
       <w:r w:rsidRPr="008F6BD7">
         <w:t>som elektroniske kommentarer (blokk</w:t>
       </w:r>
       <w:r>
         <w:t>er av SHX-tekst)</w:t>
       </w:r>
       <w:r w:rsidRPr="008F6BD7">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t>Funksjonen skal deaktiveres</w:t>
       </w:r>
       <w:r w:rsidRPr="008F6BD7">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58954594" w14:textId="12276BF1" w:rsidR="00DB3223" w:rsidRDefault="00094F0A" w:rsidP="00094F0A">
+    <w:p w14:paraId="690EAAFE" w14:textId="77777777" w:rsidR="0029562B" w:rsidRDefault="0029562B" w:rsidP="00F618C7">
+      <w:pPr>
+        <w:pStyle w:val="STY3Brdtekst"/>
+      </w:pPr>
       <w:r w:rsidRPr="008F6BD7">
         <w:t xml:space="preserve">For å </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">deaktivere funksjonen, skriv </w:t>
       </w:r>
       <w:r w:rsidRPr="008F6BD7">
         <w:t>«</w:t>
       </w:r>
       <w:r w:rsidRPr="00F85D49">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>PDFSHX 0</w:t>
       </w:r>
       <w:r w:rsidRPr="008F6BD7">
         <w:t>»</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51541253" w14:textId="77777777" w:rsidR="00094F0A" w:rsidRDefault="00094F0A" w:rsidP="00094F0A">
+    <w:p w14:paraId="3811480C" w14:textId="71BAA54C" w:rsidR="0056603F" w:rsidRDefault="0056603F">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="592F91F5" w14:textId="4F9F9483" w:rsidR="007056E4" w:rsidRPr="00445E8B" w:rsidRDefault="007056E4" w:rsidP="002F732E">
       <w:pPr>
         <w:pStyle w:val="STY3Overskrift1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="_Ref48896832"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="26" w:name="_Toc222741488"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc230003844"/>
+      <w:r w:rsidRPr="00445E8B">
+        <w:lastRenderedPageBreak/>
+        <w:t>Valgfrie bruker innstillinger</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="52"/>
+      <w:r w:rsidRPr="00445E8B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10FF5573" w14:textId="77777777" w:rsidR="007056E4" w:rsidRPr="00445E8B" w:rsidRDefault="007056E4" w:rsidP="00F618C7">
+      <w:pPr>
+        <w:pStyle w:val="STY3Brdtekst"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00445E8B">
+        <w:t>Dette kapittelet omhandler innstillinger som kan være nyttige for å kunne tilpasse AutoCAD til hver enkelt ansatt sine personlige preferanser. Det er ikke påkrevet å gjøre disse endringene, men det kan gjøre bruken av AutoCAD lettere.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B68E0B1" w14:textId="2BB1AB08" w:rsidR="007056E4" w:rsidRPr="00445E8B" w:rsidRDefault="007056E4" w:rsidP="00F618C7">
+      <w:pPr>
+        <w:pStyle w:val="STY3Brdtekst"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00445E8B">
+        <w:t>Det er mulig å endre disse innstillingene etter erfaringer fra en tids bruk, men det anbefales å vurdere de ved førstegangs installasjon.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="267799AA" w14:textId="77777777" w:rsidR="00990CA9" w:rsidRDefault="00990CA9" w:rsidP="00990CA9">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01B72982" w14:textId="1351069E" w:rsidR="007056E4" w:rsidRPr="00990CA9" w:rsidRDefault="007056E4" w:rsidP="00990CA9">
+      <w:pPr>
+        <w:pStyle w:val="STY3Overskrift11"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="53" w:name="_Toc230003845"/>
+      <w:r w:rsidRPr="00445E8B">
+        <w:t xml:space="preserve">Fjerne </w:t>
+      </w:r>
+      <w:r w:rsidR="00565E23" w:rsidRPr="00445E8B">
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00445E8B">
+        <w:t>Task Pane</w:t>
+      </w:r>
+      <w:r w:rsidR="00565E23" w:rsidRPr="00445E8B">
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00445E8B">
+        <w:t xml:space="preserve"> ved oppstart</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="53"/>
+    </w:p>
+    <w:p w14:paraId="397BE94E" w14:textId="77777777" w:rsidR="00B261AF" w:rsidRPr="00445E8B" w:rsidRDefault="00B261AF" w:rsidP="003E22AB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00445E8B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="07EAFD12" wp14:editId="5CFB43D9">
+            <wp:extent cx="1738800" cy="1839600"/>
+            <wp:effectExtent l="0" t="0" r="0" b="8255"/>
+            <wp:docPr id="21" name="Bilde 21" descr="Et bilde som inneholder tekst, skjermbilde, multimedia, programvare&#10;&#10;KI-generert innhold kan være feil."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="21" name="Bilde 21" descr="Et bilde som inneholder tekst, skjermbilde, multimedia, programvare&#10;&#10;KI-generert innhold kan være feil."/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId19"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1738800" cy="1839600"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D2D12FD" w14:textId="69A8A994" w:rsidR="00B261AF" w:rsidRPr="00445E8B" w:rsidRDefault="00906224" w:rsidP="00F618C7">
+      <w:pPr>
+        <w:pStyle w:val="STY3Brdtekst"/>
+      </w:pPr>
       <w:r>
-        <w:t>Valgfrie innstillinger</w:t>
-[...4 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">«Task Pane» panelet benyttes sjeldent. For å hindre dette </w:t>
+      </w:r>
+      <w:r w:rsidR="005458BD">
+        <w:t>panelet fra å åpnes ved oppstart</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E706407" w14:textId="1646B28C" w:rsidR="003E22AB" w:rsidRPr="00445E8B" w:rsidRDefault="003E22AB" w:rsidP="00F618C7">
+      <w:pPr>
+        <w:pStyle w:val="STY3Brdtekst"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00445E8B">
+        <w:t xml:space="preserve">Skriv kommandoen </w:t>
+      </w:r>
+      <w:r w:rsidR="004A1D90">
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidR="004A1D90" w:rsidRPr="005D2ABF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Mapwspace</w:t>
+      </w:r>
+      <w:r w:rsidR="004A1D90">
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidR="005D2ABF">
+        <w:t xml:space="preserve"> og velg «</w:t>
+      </w:r>
+      <w:r w:rsidR="005D2ABF" w:rsidRPr="005B3AF8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>off</w:t>
+      </w:r>
+      <w:r w:rsidR="005D2ABF">
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidR="004A1D90">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="54A31E14" w14:textId="77777777" w:rsidR="00907BAD" w:rsidRDefault="00094F0A" w:rsidP="00094F0A">
+      <w:r w:rsidR="005B3AF8">
+        <w:t xml:space="preserve">eller skriv </w:t>
+      </w:r>
+      <w:r w:rsidR="00137145" w:rsidRPr="00990CA9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidR="00990CA9" w:rsidRPr="00990CA9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Mapoptions</w:t>
+      </w:r>
+      <w:r w:rsidR="00137145" w:rsidRPr="00990CA9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D25C297" w14:textId="03B7BF54" w:rsidR="007056E4" w:rsidRPr="00445E8B" w:rsidRDefault="003E22AB" w:rsidP="00F618C7">
       <w:pPr>
         <w:pStyle w:val="STY3Brdtekst"/>
       </w:pPr>
-      <w:r>
-[...11 lines deleted...]
-    <w:p w14:paraId="6805E263" w14:textId="2495DE38" w:rsidR="00E4267B" w:rsidRDefault="00094F0A" w:rsidP="00094F0A">
+      <w:r w:rsidRPr="00445E8B">
+        <w:t xml:space="preserve">Fjern markering av </w:t>
+      </w:r>
+      <w:r w:rsidR="00565E23" w:rsidRPr="00445E8B">
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00310904">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Show Task Pane on startup</w:t>
+      </w:r>
+      <w:r w:rsidR="00565E23" w:rsidRPr="00445E8B">
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00445E8B">
+        <w:t>, lukk deretter Task Pane</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B6E48C2" w14:textId="77777777" w:rsidR="007056E4" w:rsidRPr="00445E8B" w:rsidRDefault="007056E4" w:rsidP="007056E4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00445E8B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="55CEBE44" wp14:editId="09C768D9">
+            <wp:extent cx="3110685" cy="2270608"/>
+            <wp:effectExtent l="19050" t="19050" r="13970" b="15875"/>
+            <wp:docPr id="3" name="Bilde 3" descr="Et bilde som inneholder tekst, skjermbilde, display, programvare&#10;&#10;KI-generert innhold kan være feil."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="3" name="Bilde 3" descr="Et bilde som inneholder tekst, skjermbilde, display, programvare&#10;&#10;KI-generert innhold kan være feil."/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId20"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3134387" cy="2287909"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:ln>
+                      <a:solidFill>
+                        <a:schemeClr val="accent1"/>
+                      </a:solidFill>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FC0F198" w14:textId="77777777" w:rsidR="007056E4" w:rsidRPr="00445E8B" w:rsidRDefault="007056E4" w:rsidP="007056E4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00445E8B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28014B22" w14:textId="0BBBF98B" w:rsidR="007056E4" w:rsidRPr="00445E8B" w:rsidRDefault="00D54902" w:rsidP="007056E4">
+      <w:pPr>
+        <w:pStyle w:val="STY3Overskrift11"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="54" w:name="_Toc230003846"/>
+      <w:r w:rsidRPr="00445E8B">
+        <w:lastRenderedPageBreak/>
+        <w:t>Hindre AutoCAD fra å lage egne mapper</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="54"/>
+    </w:p>
+    <w:p w14:paraId="54AC1504" w14:textId="4249920F" w:rsidR="007056E4" w:rsidRPr="00445E8B" w:rsidRDefault="007056E4" w:rsidP="00F618C7">
       <w:pPr>
         <w:pStyle w:val="STY3Brdtekst"/>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="2C55D3C0" w14:textId="77777777" w:rsidR="00094F0A" w:rsidRDefault="00094F0A" w:rsidP="00094F0A">
+      <w:r w:rsidRPr="00445E8B">
+        <w:t>Når man mister forbindelsen med U-disken så er det en fordel å ha en Tool</w:t>
+      </w:r>
+      <w:r w:rsidR="00691A2C" w:rsidRPr="00445E8B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00445E8B">
+        <w:t>Palettes på C-disken, ellers så lager AutoCAD en mappe selv når U-disken ikke er på nett.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68AF2719" w14:textId="77777777" w:rsidR="007056E4" w:rsidRPr="00445E8B" w:rsidRDefault="007056E4" w:rsidP="007056E4">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="227BD276" w14:textId="77777777" w:rsidR="007056E4" w:rsidRPr="00445E8B" w:rsidRDefault="007056E4" w:rsidP="00F618C7">
+      <w:pPr>
+        <w:pStyle w:val="STY3Listepunkter"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00445E8B">
+        <w:t xml:space="preserve">Opprett en mappe </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00445E8B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">C:\AutoCAD\Min Toolpalettes </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00445E8B">
+        <w:t>i Windows utforsker.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0345AD52" w14:textId="77777777" w:rsidR="007056E4" w:rsidRPr="00445E8B" w:rsidRDefault="007056E4" w:rsidP="00F618C7">
+      <w:pPr>
+        <w:pStyle w:val="STY3Listepunkter"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00445E8B">
+        <w:t xml:space="preserve">Åpne </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006734BD">
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00411843">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Options</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006734BD">
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00445E8B">
+        <w:t xml:space="preserve"> i AutoCAD.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2316DBF6" w14:textId="77777777" w:rsidR="007056E4" w:rsidRPr="00445E8B" w:rsidRDefault="007056E4" w:rsidP="00F618C7">
+      <w:pPr>
+        <w:pStyle w:val="STY3Listepunkter"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00445E8B">
+        <w:t xml:space="preserve">Gå inn på fanen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00364361">
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00411843">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Files</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00364361">
+        <w:t>»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F01368D" w14:textId="0118B4AF" w:rsidR="007056E4" w:rsidRPr="00BD0F08" w:rsidRDefault="007056E4" w:rsidP="00F618C7">
+      <w:pPr>
+        <w:pStyle w:val="STY3Listepunkter"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD0F08">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Marker</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD0F08">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00411843" w:rsidRPr="00BD0F08">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD0F08">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Tool Palettes File Location</w:t>
+      </w:r>
+      <w:r w:rsidR="00411843" w:rsidRPr="00BD0F08">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C9682F6" w14:textId="490E40F6" w:rsidR="007056E4" w:rsidRPr="00445E8B" w:rsidRDefault="007056E4" w:rsidP="00F618C7">
+      <w:pPr>
+        <w:pStyle w:val="STY3Listepunkter"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00445E8B">
+        <w:t xml:space="preserve">Trykk </w:t>
+      </w:r>
+      <w:r w:rsidR="000D2C9C">
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00445E8B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Add</w:t>
+      </w:r>
+      <w:r w:rsidR="000D2C9C" w:rsidRPr="00364361">
+        <w:t>»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="400D8BE5" w14:textId="77777777" w:rsidR="00054C2F" w:rsidRPr="00E02DE7" w:rsidRDefault="007056E4" w:rsidP="00F618C7">
+      <w:pPr>
+        <w:pStyle w:val="STY3Listepunkter"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00445E8B">
+        <w:t>Trykk deretter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00445E8B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00364361" w:rsidRPr="00364361">
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00445E8B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Browse</w:t>
+      </w:r>
+      <w:r w:rsidR="00364361" w:rsidRPr="00364361">
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00445E8B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00445E8B">
+        <w:t xml:space="preserve">&gt; Legg til mappe </w:t>
+      </w:r>
+      <w:r w:rsidR="009E41C1" w:rsidRPr="00445E8B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>C:\AutoCAD\Min Toolpalettes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C73F04A" w14:textId="77777777" w:rsidR="00E02DE7" w:rsidRPr="00054C2F" w:rsidRDefault="00E02DE7" w:rsidP="00E02DE7">
+      <w:pPr>
+        <w:pStyle w:val="Listeavsnitt"/>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AE225EE" w14:textId="46C8F81A" w:rsidR="00054C2F" w:rsidRDefault="00077547" w:rsidP="00054C2F">
+      <w:pPr>
+        <w:pStyle w:val="Listeavsnitt"/>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00077547">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="14F014FC" wp14:editId="0948BEB6">
+            <wp:extent cx="4427650" cy="3635655"/>
+            <wp:effectExtent l="0" t="0" r="0" b="3175"/>
+            <wp:docPr id="1964009091" name="Bilde 1" descr="Et bilde som inneholder tekst, skjermbilde, programvare, display&#10;&#10;KI-generert innhold kan være feil."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1964009091" name="Bilde 1" descr="Et bilde som inneholder tekst, skjermbilde, programvare, display&#10;&#10;KI-generert innhold kan være feil."/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId21"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="4438619" cy="3644662"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="00077547">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76DF84B0" w14:textId="18E27172" w:rsidR="007056E4" w:rsidRPr="00054C2F" w:rsidRDefault="007056E4" w:rsidP="00054C2F">
+      <w:pPr>
+        <w:pStyle w:val="Listeavsnitt"/>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77F24D18" w14:textId="4226CF85" w:rsidR="007056E4" w:rsidRPr="00445E8B" w:rsidRDefault="007056E4" w:rsidP="007056E4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="683B2F5C" w14:textId="77777777" w:rsidR="007056E4" w:rsidRPr="00445E8B" w:rsidRDefault="007056E4" w:rsidP="007056E4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4194D701" w14:textId="77777777" w:rsidR="007056E4" w:rsidRPr="00445E8B" w:rsidRDefault="007056E4" w:rsidP="007056E4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00445E8B">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06092180" w14:textId="77777777" w:rsidR="007056E4" w:rsidRPr="00445E8B" w:rsidRDefault="007056E4" w:rsidP="007056E4">
       <w:pPr>
         <w:pStyle w:val="STY3Overskrift11"/>
       </w:pPr>
-      <w:bookmarkStart w:id="27" w:name="_Toc497127847"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008F6BD7">
+      <w:bookmarkStart w:id="55" w:name="_Toc230003847"/>
+      <w:r w:rsidRPr="00445E8B">
         <w:lastRenderedPageBreak/>
-        <w:t>Farger på tegneflaten og verktøyene</w:t>
-[...12 lines deleted...]
-      <w:r>
+        <w:t>Auto Save</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="55"/>
+    </w:p>
+    <w:p w14:paraId="2756E0B3" w14:textId="58068D0E" w:rsidR="007056E4" w:rsidRPr="00445E8B" w:rsidRDefault="007056E4" w:rsidP="00F618C7">
+      <w:pPr>
+        <w:pStyle w:val="STY3Brdtekst"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00445E8B">
+        <w:t>AutoCAD lagrer automatisk arbeidet ditt med 10 minutters intervall (standard tidsintervall). Ved utilsiktet avslutning av programmet vil man kunne bruke disse filene til å gjenopprette arbeidet. Vanligvis ligger disse filene lagret</w:t>
+      </w:r>
+      <w:r w:rsidR="00755D8A">
+        <w:t xml:space="preserve"> i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00445E8B">
+        <w:t xml:space="preserve"> en skjult mappe, det kan derfor være lurt å selv definere hvor disse lagres for lettere å kunne finne de igjen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AF70B84" w14:textId="77777777" w:rsidR="007056E4" w:rsidRPr="00445E8B" w:rsidRDefault="007056E4" w:rsidP="007056E4"/>
+    <w:p w14:paraId="0281B4A7" w14:textId="77777777" w:rsidR="007056E4" w:rsidRPr="00445E8B" w:rsidRDefault="007056E4" w:rsidP="00F618C7">
+      <w:pPr>
+        <w:pStyle w:val="STY3Listepunkter"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00445E8B">
+        <w:t xml:space="preserve">Opprett en mappe </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00445E8B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">C:\AutoCAD\AutoSAVE </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00445E8B">
+        <w:t>i Windows utforsker.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44FC1B26" w14:textId="77777777" w:rsidR="007056E4" w:rsidRPr="00445E8B" w:rsidRDefault="007056E4" w:rsidP="00F618C7">
+      <w:pPr>
+        <w:pStyle w:val="STY3Listepunkter"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00445E8B">
+        <w:t>Åpne «</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00755D8A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Options</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00445E8B">
+        <w:t>» i AutoCAD.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16AA484B" w14:textId="73C92DFF" w:rsidR="007056E4" w:rsidRPr="00445E8B" w:rsidRDefault="007056E4" w:rsidP="00F618C7">
+      <w:pPr>
+        <w:pStyle w:val="STY3Listepunkter"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00445E8B">
+        <w:t>Gå inn på fanen «</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00755D8A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Files</w:t>
+      </w:r>
+      <w:r w:rsidR="00691A2C" w:rsidRPr="00445E8B">
+        <w:t>»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DA4144E" w14:textId="4B51E232" w:rsidR="007056E4" w:rsidRPr="00BD0F08" w:rsidRDefault="007056E4" w:rsidP="00F618C7">
+      <w:pPr>
+        <w:pStyle w:val="STY3Listepunkter"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD0F08">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Finn </w:t>
+      </w:r>
+      <w:r w:rsidR="00445E8B" w:rsidRPr="00BD0F08">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD0F08">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Automatic Save File Location</w:t>
+      </w:r>
+      <w:r w:rsidR="00445E8B" w:rsidRPr="00BD0F08">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AABAA82" w14:textId="77777777" w:rsidR="007056E4" w:rsidRPr="00445E8B" w:rsidRDefault="007056E4" w:rsidP="00F618C7">
+      <w:pPr>
+        <w:pStyle w:val="STY3Listepunkter"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00445E8B">
+        <w:t>Velg eksisterende sti</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66B92394" w14:textId="31CA5D18" w:rsidR="007056E4" w:rsidRPr="00445E8B" w:rsidRDefault="007056E4" w:rsidP="00F618C7">
+      <w:pPr>
+        <w:pStyle w:val="STY3Listepunkter"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00445E8B">
+        <w:t>Trykk deretter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00445E8B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00755D8A" w:rsidRPr="00755D8A">
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00445E8B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Browse</w:t>
+      </w:r>
+      <w:r w:rsidR="00755D8A" w:rsidRPr="00755D8A">
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00445E8B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00445E8B">
+        <w:t xml:space="preserve">&gt; Legg til mappe </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00445E8B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>C:\AutoCAD\AutoSAVE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6796C340" w14:textId="77777777" w:rsidR="007056E4" w:rsidRPr="00445E8B" w:rsidRDefault="007056E4" w:rsidP="007056E4">
+      <w:pPr>
+        <w:pStyle w:val="Listeavsnitt"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00445E8B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3CB0103B" wp14:editId="496B8DB6">
+            <wp:extent cx="4869712" cy="4403246"/>
+            <wp:effectExtent l="0" t="0" r="7620" b="0"/>
+            <wp:docPr id="227606587" name="Bilde 1" descr="Et bilde som inneholder tekst, skjermbilde, programvare, datamaskin&#10;&#10;KI-generert innhold kan være feil."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="227606587" name="Bilde 1" descr="Et bilde som inneholder tekst, skjermbilde, programvare, datamaskin&#10;&#10;KI-generert innhold kan være feil."/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId22"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="4872138" cy="4405440"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DCD49F7" w14:textId="77777777" w:rsidR="007056E4" w:rsidRPr="00445E8B" w:rsidRDefault="007056E4" w:rsidP="007056E4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:caps/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="679B48CB" w14:textId="77777777" w:rsidR="007056E4" w:rsidRPr="00445E8B" w:rsidRDefault="007056E4" w:rsidP="007056E4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B447933" w14:textId="77777777" w:rsidR="007056E4" w:rsidRPr="00445E8B" w:rsidRDefault="007056E4" w:rsidP="007056E4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="690272B3" w14:textId="0B91ECF4" w:rsidR="007056E4" w:rsidRPr="00445E8B" w:rsidRDefault="007056E4" w:rsidP="007056E4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00445E8B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DF71EF6" w14:textId="77777777" w:rsidR="007056E4" w:rsidRPr="00445E8B" w:rsidRDefault="007056E4" w:rsidP="007056E4">
+      <w:pPr>
+        <w:pStyle w:val="STY3Overskrift11"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="56" w:name="_Toc230003848"/>
+      <w:r w:rsidRPr="00445E8B">
+        <w:lastRenderedPageBreak/>
+        <w:t>Grid</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="56"/>
+    </w:p>
+    <w:p w14:paraId="2C6B865B" w14:textId="0E4EEBBA" w:rsidR="007056E4" w:rsidRPr="00445E8B" w:rsidRDefault="007056E4" w:rsidP="00F618C7">
+      <w:pPr>
+        <w:pStyle w:val="STY3Brdtekst"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00445E8B">
+        <w:t xml:space="preserve">Skriv kommandoen </w:t>
+      </w:r>
+      <w:r w:rsidR="001905E3" w:rsidRPr="00FA750D">
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidR="003C0B17" w:rsidRPr="00445E8B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Dsettings</w:t>
+      </w:r>
+      <w:r w:rsidR="001905E3" w:rsidRPr="00FA750D">
+        <w:t>»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B09F3D6" w14:textId="3DB47343" w:rsidR="007056E4" w:rsidRPr="00445E8B" w:rsidRDefault="007056E4" w:rsidP="00F618C7">
+      <w:pPr>
+        <w:pStyle w:val="STY3Brdtekst"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00445E8B">
+        <w:t>Velg innstillinger som vist under. Disse kan justeres etter behov.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67DC27CA" w14:textId="77777777" w:rsidR="007056E4" w:rsidRPr="00445E8B" w:rsidRDefault="007056E4" w:rsidP="007056E4">
+      <w:r w:rsidRPr="00445E8B">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3E2856A2" wp14:editId="56129015">
+            <wp:extent cx="4433508" cy="4323283"/>
+            <wp:effectExtent l="0" t="0" r="5715" b="1270"/>
+            <wp:docPr id="168834925" name="Bilde 1" descr="Et bilde som inneholder tekst, skjermbilde, programvare, nummer&#10;&#10;KI-generert innhold kan være feil."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="168834925" name="Bilde 1" descr="Et bilde som inneholder tekst, skjermbilde, programvare, nummer&#10;&#10;KI-generert innhold kan være feil."/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId23"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="4437169" cy="4326853"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03EF626D" w14:textId="77777777" w:rsidR="007056E4" w:rsidRPr="00445E8B" w:rsidRDefault="007056E4" w:rsidP="007056E4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="57" w:name="_Toc497127847"/>
+      <w:bookmarkStart w:id="58" w:name="_Toc49158908"/>
+      <w:r w:rsidRPr="00445E8B">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="119FB49C" w14:textId="77777777" w:rsidR="007056E4" w:rsidRPr="00445E8B" w:rsidRDefault="007056E4" w:rsidP="007056E4">
+      <w:pPr>
+        <w:pStyle w:val="STY3Overskrift11"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="59" w:name="_Toc230003849"/>
+      <w:r w:rsidRPr="00445E8B">
+        <w:lastRenderedPageBreak/>
+        <w:t>Farger på tegnebakgrunn og verktøyene</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="57"/>
+      <w:bookmarkEnd w:id="58"/>
+      <w:bookmarkEnd w:id="59"/>
+    </w:p>
+    <w:p w14:paraId="5E1A6835" w14:textId="48746999" w:rsidR="007056E4" w:rsidRPr="00445E8B" w:rsidRDefault="007056E4" w:rsidP="00F618C7">
+      <w:pPr>
+        <w:pStyle w:val="STY3Brdtekst"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00445E8B">
+        <w:t>Fargene på tegnebakgrunn og verktøyene i AutoCAD er valgt for å skille seg ut fra de fargene man vanligvis tegner med hvert enkelt fag, det er derfor forskjellig bakgrunn på profilene for de enkelte fagene, men det er ingenting i veien for å ha andre personlige fargevalg.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0129F28F" w14:textId="52D53126" w:rsidR="007056E4" w:rsidRPr="001E6642" w:rsidRDefault="007056E4" w:rsidP="00F618C7">
+      <w:pPr>
+        <w:pStyle w:val="STY3Listepunkter"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00445E8B">
+        <w:t>Åpne «</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00445E8B">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Options</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00445E8B">
+        <w:t xml:space="preserve">» ved å høyreklikke i tegnebakgrunn, velge ikonet øverst til venstre eller skrive </w:t>
+      </w:r>
+      <w:r w:rsidR="00785DC4" w:rsidRPr="00445E8B">
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidR="00785DC4" w:rsidRPr="00445E8B">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Options</w:t>
+      </w:r>
+      <w:r w:rsidR="00785DC4" w:rsidRPr="00445E8B">
+        <w:t>»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76C0093E" w14:textId="102A21E6" w:rsidR="007056E4" w:rsidRPr="001E6642" w:rsidRDefault="007056E4" w:rsidP="00F618C7">
+      <w:pPr>
+        <w:pStyle w:val="STY3Listepunkter"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00445E8B">
+        <w:t>Gå til skillearket «</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00445E8B">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Display</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00445E8B">
+        <w:t>», og klikk deretter på «</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00445E8B">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Colors</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00445E8B">
+        <w:t>».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="402F866F" w14:textId="3B63390A" w:rsidR="007056E4" w:rsidRPr="00445E8B" w:rsidRDefault="007056E4" w:rsidP="00F618C7">
+      <w:pPr>
+        <w:pStyle w:val="STY3Brdtekst"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00445E8B">
+        <w:t>I denne menyen kan du endre fargene på bakgrunnen, rutenett, mus</w:t>
+      </w:r>
+      <w:r w:rsidR="001E6642">
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F6BD7">
-[...84 lines deleted...]
-    <w:p w14:paraId="5BC341CB" w14:textId="77777777" w:rsidR="00094F0A" w:rsidRDefault="00094F0A" w:rsidP="00094F0A">
+      <w:r w:rsidRPr="00445E8B">
+        <w:t>markør osv.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A45345A" w14:textId="77777777" w:rsidR="007056E4" w:rsidRPr="00445E8B" w:rsidRDefault="007056E4" w:rsidP="007056E4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BF64D57" w14:textId="3A8265BD" w:rsidR="007056E4" w:rsidRPr="00445E8B" w:rsidRDefault="007056E4" w:rsidP="007056E4">
       <w:pPr>
         <w:keepNext/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00445E8B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3D23EA7E" wp14:editId="3272C9B4">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3A7373A1" wp14:editId="57590ABA">
             <wp:extent cx="4511675" cy="4312920"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="9" name="Bilde 9" descr="Et bilde som inneholder tekst, elektronikk, skjermbilde, programvare&#10;&#10;KI-generert innhold kan være feil."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="9" name="Bilde 9" descr="Et bilde som inneholder tekst, elektronikk, skjermbilde, programvare&#10;&#10;KI-generert innhold kan være feil."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17">
+                    <a:blip r:embed="rId24">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4511675" cy="4312920"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FE06996" w14:textId="178FE5D6" w:rsidR="00094F0A" w:rsidRDefault="00094F0A" w:rsidP="00DB3223">
-[...16 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="3BA639BD" w14:textId="598FDB00" w:rsidR="007056E4" w:rsidRPr="00445E8B" w:rsidRDefault="007056E4" w:rsidP="007056E4">
+      <w:pPr>
+        <w:pStyle w:val="STY3Overskrift11"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="60" w:name="_Toc497127848"/>
+      <w:r w:rsidRPr="00445E8B">
+        <w:br w:type="page"/>
+      </w:r>
+      <w:bookmarkStart w:id="61" w:name="_Toc49158909"/>
+      <w:bookmarkStart w:id="62" w:name="_Toc230003850"/>
+      <w:r w:rsidRPr="00445E8B">
+        <w:lastRenderedPageBreak/>
+        <w:t>Størrelsen på mus</w:t>
+      </w:r>
+      <w:r w:rsidR="001E6642">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00445E8B">
+        <w:t>markøren (crosshairs)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="60"/>
+      <w:bookmarkEnd w:id="61"/>
+      <w:bookmarkEnd w:id="62"/>
+    </w:p>
+    <w:p w14:paraId="29D30192" w14:textId="41A661C9" w:rsidR="007056E4" w:rsidRPr="00445E8B" w:rsidRDefault="007056E4" w:rsidP="00F618C7">
+      <w:pPr>
+        <w:pStyle w:val="STY3Brdtekst"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00445E8B">
+        <w:t>Åpne «</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00445E8B">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Options</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00445E8B">
+        <w:t xml:space="preserve">» ved å høyreklikke i tegnebakgrunnen, velge ikonet øverst til venstre, eller skrive </w:t>
+      </w:r>
+      <w:r w:rsidR="00785DC4" w:rsidRPr="00445E8B">
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidR="00785DC4" w:rsidRPr="00445E8B">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Options</w:t>
+      </w:r>
+      <w:r w:rsidR="00785DC4" w:rsidRPr="00445E8B">
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidR="00785DC4">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79BFFC34" w14:textId="309F93D0" w:rsidR="007056E4" w:rsidRPr="00445E8B" w:rsidRDefault="007056E4" w:rsidP="00F618C7">
+      <w:pPr>
+        <w:pStyle w:val="STY3Brdtekst"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00445E8B">
+        <w:t>Under skillearket «</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00445E8B">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Display</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00445E8B">
+        <w:t>» finnes det en innstilling for å endre størrelsen på musemarkøren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="553B4DA7" w14:textId="77777777" w:rsidR="007056E4" w:rsidRPr="00445E8B" w:rsidRDefault="007056E4" w:rsidP="007056E4">
+      <w:pPr>
+        <w:keepNext/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00445E8B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
-        <w:t>6</w:t>
-[...115 lines deleted...]
-        </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2B873B3E" wp14:editId="7A7D33A6">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5EB56D47" wp14:editId="0DFD5651">
             <wp:extent cx="5505345" cy="4156363"/>
             <wp:effectExtent l="0" t="0" r="635" b="0"/>
             <wp:docPr id="10" name="Bilde 10" descr="Et bilde som inneholder tekst, skjermbilde, programvare, nummer&#10;&#10;KI-generert innhold kan være feil."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="10" name="Bilde 10" descr="Et bilde som inneholder tekst, skjermbilde, programvare, nummer&#10;&#10;KI-generert innhold kan være feil."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18">
+                    <a:blip r:embed="rId25">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5511347" cy="4160894"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66EC3774" w14:textId="0670FB64" w:rsidR="00094F0A" w:rsidRDefault="00094F0A" w:rsidP="00DB3223">
-[...32 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="3CFB685D" w14:textId="77777777" w:rsidR="007056E4" w:rsidRPr="00445E8B" w:rsidRDefault="007056E4" w:rsidP="007056E4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04F36101" w14:textId="0A260B02" w:rsidR="007056E4" w:rsidRPr="007734CB" w:rsidRDefault="007056E4" w:rsidP="007056E4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00445E8B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07DD1F62" w14:textId="77777777" w:rsidR="007056E4" w:rsidRPr="00445E8B" w:rsidRDefault="007056E4" w:rsidP="007056E4">
+      <w:pPr>
+        <w:pStyle w:val="STY3Overskrift11"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="63" w:name="_Toc222741491"/>
+      <w:bookmarkStart w:id="64" w:name="_Toc230003851"/>
+      <w:r w:rsidRPr="00445E8B">
+        <w:lastRenderedPageBreak/>
+        <w:t>Markering av objekter</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="63"/>
+      <w:bookmarkEnd w:id="64"/>
+    </w:p>
+    <w:p w14:paraId="4909B909" w14:textId="77777777" w:rsidR="007056E4" w:rsidRPr="00445E8B" w:rsidRDefault="007056E4" w:rsidP="00F618C7">
+      <w:pPr>
+        <w:pStyle w:val="STY3Brdtekst"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00445E8B">
+        <w:t>AutoCAD støtter to ulike teknikker for å markere flere objekter i mer enn én operasjon.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="150C5E39" w14:textId="591C8AF8" w:rsidR="007056E4" w:rsidRPr="00445E8B" w:rsidRDefault="007056E4" w:rsidP="00F618C7">
+      <w:pPr>
+        <w:pStyle w:val="STY3Brdtekst"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00445E8B">
+        <w:t>Åpne «</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00445E8B">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Options</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00445E8B">
+        <w:t xml:space="preserve">» ved å høyreklikke i tegneflaten, velge ikonet øverst til venstre eller skrive </w:t>
+      </w:r>
+      <w:r w:rsidR="007734CB" w:rsidRPr="00445E8B">
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidR="007734CB" w:rsidRPr="00445E8B">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Options</w:t>
+      </w:r>
+      <w:r w:rsidR="007734CB" w:rsidRPr="00445E8B">
+        <w:t>»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16875CEB" w14:textId="77777777" w:rsidR="007056E4" w:rsidRPr="00445E8B" w:rsidRDefault="007056E4" w:rsidP="00F618C7">
+      <w:pPr>
+        <w:pStyle w:val="STY3Brdtekst"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00445E8B">
+        <w:t>Gå til skillearket «</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00445E8B">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Selection</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00445E8B">
+        <w:t>»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62045D4A" w14:textId="77777777" w:rsidR="007056E4" w:rsidRPr="00445E8B" w:rsidRDefault="007056E4" w:rsidP="00F618C7">
+      <w:pPr>
+        <w:pStyle w:val="STY3Brdtekst"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00445E8B">
+        <w:t>Dersom «</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00445E8B">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Use Shift to add to selection</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00445E8B">
+        <w:t xml:space="preserve">» </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00445E8B">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>ikke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00445E8B">
+        <w:t xml:space="preserve"> er huket av, vil en markering av objekter legges til utvalget av allerede merkede objekter. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13E984DA" w14:textId="1523BF48" w:rsidR="007056E4" w:rsidRPr="00445E8B" w:rsidRDefault="007056E4" w:rsidP="00F618C7">
+      <w:pPr>
+        <w:pStyle w:val="STY3Brdtekst"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00445E8B">
+        <w:t>For å avmerke utvalget, trykk «Esc»-tasten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E78DE98" w14:textId="5F8ABF0E" w:rsidR="007056E4" w:rsidRPr="00445E8B" w:rsidRDefault="007056E4" w:rsidP="00F618C7">
+      <w:pPr>
+        <w:pStyle w:val="STY3Brdtekst"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00445E8B">
+        <w:t>Hint: Denne modusen er nyttig hvis det ofte ønskes å markere objekter spredt utover på tegningen. Det anbefales å trykke «Esc»-tasten regelmessig for å være sikker på at objekter ikke er markert utilsiktet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E0031DB" w14:textId="77777777" w:rsidR="007056E4" w:rsidRPr="00445E8B" w:rsidRDefault="007056E4" w:rsidP="00F618C7">
+      <w:pPr>
+        <w:pStyle w:val="STY3Brdtekst"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00445E8B">
+        <w:t>Dersom «</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00445E8B">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Use Shift to add to selection</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00445E8B">
+        <w:t xml:space="preserve">» er huket av, vil kun objekter fra den siste markeringen bli merket. Ytterligere markeringer kan legges til utvalget av merkede objekter ved å holde «Shift»-tasten inne. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="219427CF" w14:textId="2B83B9F3" w:rsidR="007056E4" w:rsidRPr="00445E8B" w:rsidRDefault="007056E4" w:rsidP="00F618C7">
+      <w:pPr>
+        <w:pStyle w:val="STY3Brdtekst"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00445E8B">
+        <w:t>For å avmerke utvalget, marker et område uten objekter eller trykk «Esc»-tasten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BC7F6C8" w14:textId="77777777" w:rsidR="007056E4" w:rsidRPr="00445E8B" w:rsidRDefault="007056E4" w:rsidP="00F618C7">
+      <w:pPr>
+        <w:pStyle w:val="STY3Brdtekst"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00445E8B">
+        <w:t xml:space="preserve">Hint: Filutforskeren i Windows fungerer på denne måten. Velges denne metoden må funksjonen som markerer bildefiler ved bruk av «Shift»-tast deaktiveres. Dette beskrives i neste delkapittel. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5153348A" w14:textId="77777777" w:rsidR="007056E4" w:rsidRPr="00445E8B" w:rsidRDefault="007056E4" w:rsidP="007056E4"/>
+    <w:p w14:paraId="001382D4" w14:textId="77777777" w:rsidR="007056E4" w:rsidRPr="00445E8B" w:rsidRDefault="007056E4" w:rsidP="007056E4">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r w:rsidRPr="00445E8B">
         <w:rPr>
           <w:noProof/>
-          <w:lang w:val="en-US"/>
-[...340 lines deleted...]
-          <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1CE77C87" wp14:editId="1DA070B5">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="11D08363" wp14:editId="074D240A">
             <wp:extent cx="5130140" cy="3880284"/>
             <wp:effectExtent l="0" t="0" r="0" b="6350"/>
-            <wp:docPr id="11" name="Bilde 11" descr="Et bilde som inneholder tekst, skjermbilde, programvare, Dataikon&#10;&#10;KI-generert innhold kan være feil."/>
+            <wp:docPr id="1725413185" name="Bilde 1725413185" descr="Et bilde som inneholder tekst, skjermbilde, programvare, Dataikon&#10;&#10;KI-generert innhold kan være feil."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="11" name="Bilde 11" descr="Et bilde som inneholder tekst, skjermbilde, programvare, Dataikon&#10;&#10;KI-generert innhold kan være feil."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId19">
+                    <a:blip r:embed="rId26">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5138440" cy="3886562"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="081F1B51" w14:textId="77777777" w:rsidR="00094F0A" w:rsidRDefault="00094F0A" w:rsidP="00094F0A">
-[...15 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="09765109" w14:textId="77777777" w:rsidR="007056E4" w:rsidRPr="00445E8B" w:rsidRDefault="007056E4" w:rsidP="007056E4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="65" w:name="_Toc49158911"/>
+      <w:bookmarkStart w:id="66" w:name="_Toc222741492"/>
+      <w:r w:rsidRPr="00445E8B">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B0F7AF7" w14:textId="77777777" w:rsidR="007056E4" w:rsidRPr="00445E8B" w:rsidRDefault="007056E4" w:rsidP="007056E4">
+      <w:pPr>
+        <w:pStyle w:val="STY3Overskrift111"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="67" w:name="_Toc230003852"/>
+      <w:r w:rsidRPr="00445E8B">
+        <w:lastRenderedPageBreak/>
+        <w:t>Markering av underlagsbilde med «Shift»-tast</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="65"/>
+      <w:bookmarkEnd w:id="66"/>
+      <w:bookmarkEnd w:id="67"/>
+    </w:p>
+    <w:p w14:paraId="3BED1BF5" w14:textId="77777777" w:rsidR="007056E4" w:rsidRPr="00445E8B" w:rsidRDefault="007056E4" w:rsidP="00F618C7">
+      <w:pPr>
+        <w:pStyle w:val="STY3Brdtekst"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00445E8B">
+        <w:t>Dersom «</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00445E8B">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Use Shift to add to selection</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00445E8B">
+        <w:t xml:space="preserve">» er valgt, og det skal endres på eksisterende signaltegninger, vil underlagsbildet bli markert når man holder nede «Shift»-tasten for å markere objekter som er plassert oppå underlaget. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12565F8C" w14:textId="56AA2F92" w:rsidR="007056E4" w:rsidRPr="00445E8B" w:rsidRDefault="007056E4" w:rsidP="00F618C7">
+      <w:pPr>
+        <w:pStyle w:val="STY3Brdtekst"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00445E8B">
+        <w:t xml:space="preserve">For å deaktivere dette, skriv </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007734CB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidR="007B6E48" w:rsidRPr="007734CB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Map</w:t>
+      </w:r>
+      <w:r w:rsidR="00D065F6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="007B6E48" w:rsidRPr="007734CB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>options</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007734CB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>».</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00445E8B">
+        <w:t xml:space="preserve"> Gå til skillearket «</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00445E8B">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>General</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00445E8B">
+        <w:t>», og fjern hukemerket fra «</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00445E8B">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Shift+Left Click Image Select</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00445E8B">
+        <w:t>».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="169C33A9" w14:textId="77777777" w:rsidR="007056E4" w:rsidRPr="00445E8B" w:rsidRDefault="007056E4" w:rsidP="007056E4"/>
+    <w:p w14:paraId="01769DE9" w14:textId="77777777" w:rsidR="007056E4" w:rsidRPr="00445E8B" w:rsidRDefault="007056E4" w:rsidP="007056E4">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r w:rsidRPr="00445E8B">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>8</w:t>
-[...246 lines deleted...]
-        </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2CA68025" wp14:editId="11378CD5">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="356C5A84" wp14:editId="18D94D5A">
             <wp:extent cx="3922178" cy="3241964"/>
             <wp:effectExtent l="0" t="0" r="2540" b="0"/>
             <wp:docPr id="12" name="Bilde 12" descr="Et bilde som inneholder tekst, skjermbilde, programvare, display&#10;&#10;KI-generert innhold kan være feil."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="12" name="Bilde 12" descr="Et bilde som inneholder tekst, skjermbilde, programvare, display&#10;&#10;KI-generert innhold kan være feil."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId20">
+                    <a:blip r:embed="rId27">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3937121" cy="3254315"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20DA4BDC" w14:textId="77777777" w:rsidR="00094F0A" w:rsidRDefault="00094F0A" w:rsidP="00094F0A">
-[...61 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="65E51891" w14:textId="77777777" w:rsidR="007056E4" w:rsidRPr="00445E8B" w:rsidRDefault="007056E4" w:rsidP="007056E4"/>
+    <w:p w14:paraId="20EC4FD0" w14:textId="77777777" w:rsidR="007056E4" w:rsidRPr="00445E8B" w:rsidRDefault="007056E4" w:rsidP="007056E4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00445E8B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17ABD975" w14:textId="288101BF" w:rsidR="00A721BB" w:rsidRDefault="00A721BB" w:rsidP="00A721BB">
+    <w:p w14:paraId="24BEAFF0" w14:textId="77777777" w:rsidR="007056E4" w:rsidRPr="00445E8B" w:rsidRDefault="007056E4" w:rsidP="007056E4">
       <w:pPr>
         <w:pStyle w:val="STY3Overskrift11"/>
       </w:pPr>
-      <w:bookmarkStart w:id="37" w:name="_Toc222741493"/>
-      <w:r>
+      <w:bookmarkStart w:id="68" w:name="_Toc49158912"/>
+      <w:bookmarkStart w:id="69" w:name="_Toc230003853"/>
+      <w:r w:rsidRPr="00445E8B">
         <w:lastRenderedPageBreak/>
         <w:t>Laste inn tilleggsfunksjoner til AutoCAD</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="36"/>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="008F6BD7">
+      <w:bookmarkEnd w:id="68"/>
+      <w:bookmarkEnd w:id="69"/>
+    </w:p>
+    <w:p w14:paraId="687BA319" w14:textId="4751914A" w:rsidR="007056E4" w:rsidRPr="00445E8B" w:rsidRDefault="007056E4" w:rsidP="00F618C7">
+      <w:pPr>
+        <w:pStyle w:val="STY3Brdtekst"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="70" w:name="_Toc497127844"/>
+      <w:r w:rsidRPr="00445E8B">
+        <w:t xml:space="preserve">Hvis man ønsker å benytte funksjonalitet som ikke er standard i AutoCAD er det mulig å laste inn flere funksjoner fra denne mappen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00445E8B">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>U:\Autocad\Lisp</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00445E8B">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:p w14:paraId="579B3B17" w14:textId="7F0DFA80" w:rsidR="007056E4" w:rsidRPr="00445E8B" w:rsidRDefault="007056E4" w:rsidP="00F618C7">
+      <w:pPr>
+        <w:pStyle w:val="STY3Brdtekst"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00445E8B">
         <w:t>Skriv kommandoen «</w:t>
       </w:r>
-      <w:r w:rsidRPr="008239BD">
-[...21 lines deleted...]
-      <w:r w:rsidRPr="008239BD">
+      <w:r w:rsidR="003D08AA" w:rsidRPr="00445E8B">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Appload</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00445E8B">
+        <w:t>». Naviger deretter til ønsket fil og klikk «</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00445E8B">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Load</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008F6BD7">
+      <w:r w:rsidRPr="00445E8B">
         <w:t>».</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D807DC3" w14:textId="77777777" w:rsidR="00907BAD" w:rsidRDefault="00A721BB" w:rsidP="00A721BB">
-[...112 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="7936C7EE" w14:textId="77777777" w:rsidR="007056E4" w:rsidRPr="00445E8B" w:rsidRDefault="007056E4" w:rsidP="007056E4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00445E8B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="63792F8A" wp14:editId="3B21A3AA">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4068621</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>3838460</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="364703" cy="1606807"/>
+                <wp:effectExtent l="57150" t="0" r="35560" b="50800"/>
+                <wp:wrapNone/>
+                <wp:docPr id="29" name="Rett pilkobling 29"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm flipH="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="364703" cy="1606807"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="straightConnector1">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln>
+                          <a:solidFill>
+                            <a:srgbClr val="FF0000"/>
+                          </a:solidFill>
+                          <a:tailEnd type="triangle"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+            <w:pict>
+              <v:shapetype w14:anchorId="478B290D" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
+                <v:path arrowok="t" fillok="f" o:connecttype="none"/>
+                <o:lock v:ext="edit" shapetype="t"/>
+              </v:shapetype>
+              <v:shape id="Rett pilkobling 29" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:320.35pt;margin-top:302.25pt;width:28.7pt;height:126.5pt;flip:x;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBTwgLI2wEAAA4EAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815KTwgkMyzk4dXso&#10;2qBpP4CmlhIBiiSWWz/+vkvKVvpCgBTVYSGSO7M7w+Xq7jg4sQdMNvhGzme1FOB1aK3vGvnt6/bN&#10;rRSJlG+VCx4aeYIk79avX60OcQlXoQ+uBRRM4tPyEBvZE8VlVSXdw6DSLETwfGgCDop4iV3Vojow&#10;++Cqq7peVIeAbcSgISXevR8P5brwGwOaPhuTgIRrJPdGJWKJuxyr9UotO1Sxt/rchvqHLgZlPRed&#10;qO4VKfEd7R9Ug9UYUjA002GogjFWQ9HAaub1b2oeexWhaGFzUpxsSv+PVn/ab/wDsg2HmJYpPmBW&#10;cTQ4CONs/MB3WnRxp+JYbDtNtsGRhObN68Xbm/paCs1H80W9uK1vsq/VyJP5IiZ6D2EQ+aeRiVDZ&#10;rqdN8J5vKOBYQ+0/JhqBF0AGO59jCs62W+tcWWC32zgUe8XXut3W/J0r/pJGyrp3vhV0ijx6hFb5&#10;zsE5M9NWT6LLH50cjCW/gBG2ZXFja2UeYSqptAZP84mJszPMcHsTsC6+PQs852colFl9CXhClMrB&#10;0wQerA/4t+p0vLRsxvyLA6PubMEutKcyDsUaHrpyj+cHkqf653WBPz3j9Q8AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQC9ngiV4gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCRuLBls&#10;XSlNJ5iGxAEhUXbYMWtMW2icqsm6wtNjTnCz5U+/vz9fT64TIw6h9aRhPlMgkCpvW6o17N4er1IQ&#10;IRqypvOEGr4wwLo4P8tNZv2JXnEsYy04hEJmNDQx9pmUoWrQmTDzPRLf3v3gTOR1qKUdzInDXSev&#10;lUqkMy3xh8b0uGmw+iyPTsPDuE227ul7pz6e9+7F3pS0x43WlxfT/R2IiFP8g+FXn9WhYKeDP5IN&#10;otOQLNSKUR7UYgmCieQ2nYM4aEiXqyXIIpf/OxQ/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAFPCAsjbAQAADgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAL2eCJXiAAAACwEAAA8AAAAAAAAAAAAAAAAANQQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAABEBQAAAAA=&#10;" strokecolor="red" strokeweight=".5pt">
+                <v:stroke endarrow="block" joinstyle="miter"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="00445E8B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4B741E0B" wp14:editId="5C5FE8AD">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="14908521" wp14:editId="4AE5259C">
             <wp:extent cx="5372100" cy="4783525"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="13" name="Bilde 13" descr="Et bilde som inneholder tekst, skjermbilde, programvare, display&#10;&#10;KI-generert innhold kan være feil."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="13" name="Bilde 13" descr="Et bilde som inneholder tekst, skjermbilde, programvare, display&#10;&#10;KI-generert innhold kan være feil."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId21">
+                    <a:blip r:embed="rId28">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5395584" cy="4804436"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B01B583" w14:textId="77777777" w:rsidR="00A721BB" w:rsidRDefault="00A721BB" w:rsidP="00A721BB">
-[...15 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="74C61288" w14:textId="77777777" w:rsidR="000C4E43" w:rsidRDefault="000C4E43" w:rsidP="007056E4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4911C28B" w14:textId="108C6331" w:rsidR="007056E4" w:rsidRPr="00445E8B" w:rsidRDefault="007056E4" w:rsidP="00F618C7">
+      <w:pPr>
+        <w:pStyle w:val="STY3Brdtekst"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00445E8B">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>10</w:t>
-[...335 lines deleted...]
-        </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1B72762C" wp14:editId="0853D9FB">
-[...2 lines deleted...]
-            <wp:docPr id="15" name="Bilde 15" descr="Et bilde som inneholder tekst, skjermbilde, programvare, display&#10;&#10;KI-generert innhold kan være feil."/>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="24B721FC" wp14:editId="53E0B6C0">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>3587115</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="page">
+              <wp:posOffset>7595870</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="2288540" cy="1804035"/>
+            <wp:effectExtent l="0" t="0" r="0" b="5715"/>
+            <wp:wrapSquare wrapText="bothSides"/>
+            <wp:docPr id="27" name="Bilde 27" descr="Et bilde som inneholder tekst, skjermbilde, display, programvare&#10;&#10;KI-generert innhold kan være feil."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="15" name="Bilde 15" descr="Et bilde som inneholder tekst, skjermbilde, programvare, display&#10;&#10;KI-generert innhold kan være feil."/>
-[...811 lines deleted...]
-                    <pic:cNvPr id="17" name="Bilde 17" descr="Et bilde som inneholder tekst, skjermbilde, Font, design&#10;&#10;KI-generert innhold kan være feil."/>
+                    <pic:cNvPr id="27" name="Bilde 27" descr="Et bilde som inneholder tekst, skjermbilde, display, programvare&#10;&#10;KI-generert innhold kan være feil."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId24">
+                    <a:blip r:embed="rId29">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2409825" cy="571500"/>
+                      <a:ext cx="2288540" cy="1804035"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-            </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r>
-[...329 lines deleted...]
-    <w:p w14:paraId="775833BB" w14:textId="77777777" w:rsidR="00E4267B" w:rsidRDefault="00E4267B">
+      <w:r w:rsidRPr="00445E8B">
+        <w:t>Dette gjør at kommandoene lastes inn til den aktive tegningen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4961360C" w14:textId="77777777" w:rsidR="007056E4" w:rsidRPr="00445E8B" w:rsidRDefault="007056E4" w:rsidP="00F618C7">
+      <w:pPr>
+        <w:pStyle w:val="STY3Brdtekst"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00445E8B">
+        <w:t xml:space="preserve">For at AutoCAD automatisk skal laste disse ved oppstart, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31634540" w14:textId="77777777" w:rsidR="007056E4" w:rsidRPr="00445E8B" w:rsidRDefault="007056E4" w:rsidP="00F618C7">
+      <w:pPr>
+        <w:pStyle w:val="STY3Brdtekst"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00445E8B">
+        <w:t>klikk på «</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00445E8B">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Contents</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00445E8B">
+        <w:t xml:space="preserve">». En ny dialogboks åpnes. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48646863" w14:textId="77777777" w:rsidR="007056E4" w:rsidRPr="00445E8B" w:rsidRDefault="007056E4" w:rsidP="007056E4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F058A63" w14:textId="77777777" w:rsidR="007056E4" w:rsidRPr="00445E8B" w:rsidRDefault="007056E4" w:rsidP="007056E4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="229ACB70" w14:textId="77777777" w:rsidR="007056E4" w:rsidRPr="00445E8B" w:rsidRDefault="007056E4" w:rsidP="007056E4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00445E8B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Startup Suite</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00445E8B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="277B4881" w14:textId="77777777" w:rsidR="007056E4" w:rsidRPr="00445E8B" w:rsidRDefault="007056E4" w:rsidP="007056E4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00445E8B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Klikk på «</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00445E8B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Add</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00445E8B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» og velg ønsket fil fra </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00445E8B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>U:\Autocad\Lisp</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00445E8B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F9934E9" w14:textId="77777777" w:rsidR="007056E4" w:rsidRPr="00445E8B" w:rsidRDefault="007056E4" w:rsidP="007056E4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w14:paraId="738FA363" w14:textId="77777777" w:rsidR="007056E4" w:rsidRDefault="007056E4" w:rsidP="007056E4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B1A749A" w14:textId="77777777" w:rsidR="008D378D" w:rsidRPr="00445E8B" w:rsidRDefault="008D378D" w:rsidP="007056E4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="357E00DC" w14:textId="32FB28BD" w:rsidR="00857291" w:rsidRDefault="00857291">
       <w:pPr>
         <w:spacing w:before="0" w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...559 lines deleted...]
-    <w:p w14:paraId="0E19ED29" w14:textId="77777777" w:rsidR="00967CB6" w:rsidRDefault="00967CB6" w:rsidP="00967CB6">
+      <w:bookmarkStart w:id="71" w:name="_Toc222741506"/>
+    </w:p>
+    <w:p w14:paraId="3B6863DA" w14:textId="77777777" w:rsidR="00925F7A" w:rsidRPr="00445E8B" w:rsidRDefault="00925F7A" w:rsidP="00925F7A">
       <w:pPr>
         <w:pStyle w:val="STY3Overskrift1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="59" w:name="_Toc222741506"/>
-      <w:r>
+      <w:bookmarkStart w:id="72" w:name="_Toc230003854"/>
+      <w:r w:rsidRPr="00445E8B">
         <w:lastRenderedPageBreak/>
         <w:t>Revisjonsoversikt</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="59"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="0E19ED2A" w14:textId="77777777" w:rsidR="00967CB6" w:rsidRPr="00967CB6" w:rsidRDefault="00967CB6" w:rsidP="00967CB6">
+      <w:bookmarkEnd w:id="71"/>
+      <w:bookmarkEnd w:id="72"/>
+    </w:p>
+    <w:p w14:paraId="2ECB8121" w14:textId="77777777" w:rsidR="00925F7A" w:rsidRPr="00445E8B" w:rsidRDefault="00925F7A" w:rsidP="00925F7A">
       <w:pPr>
         <w:pStyle w:val="STY3Brdtekst"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="BaneNOR"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1271"/>
         <w:gridCol w:w="1418"/>
         <w:gridCol w:w="6598"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00967CB6" w14:paraId="0E19ED2E" w14:textId="77777777" w:rsidTr="00163B89">
+      <w:tr w:rsidR="00925F7A" w:rsidRPr="00445E8B" w14:paraId="53B56623" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E19ED2B" w14:textId="77777777" w:rsidR="00967CB6" w:rsidRDefault="00967CB6" w:rsidP="00967CB6">
+          <w:p w14:paraId="5025AE26" w14:textId="77777777" w:rsidR="00925F7A" w:rsidRPr="00445E8B" w:rsidRDefault="00925F7A">
             <w:pPr>
               <w:pStyle w:val="STY3Tabelltittel"/>
             </w:pPr>
-            <w:r>
-              <w:t xml:space="preserve">Rev </w:t>
+            <w:r w:rsidRPr="00445E8B">
+              <w:t>Rev nr</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...3 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E19ED2C" w14:textId="77777777" w:rsidR="00967CB6" w:rsidRDefault="00967CB6" w:rsidP="00967CB6">
+          <w:p w14:paraId="5096B581" w14:textId="77777777" w:rsidR="00925F7A" w:rsidRPr="00445E8B" w:rsidRDefault="00925F7A">
             <w:pPr>
               <w:pStyle w:val="STY3Tabelltittel"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00445E8B">
               <w:t>Dato</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6598" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E19ED2D" w14:textId="77777777" w:rsidR="00967CB6" w:rsidRDefault="00967CB6" w:rsidP="00967CB6">
+          <w:p w14:paraId="40BDFD90" w14:textId="77777777" w:rsidR="00925F7A" w:rsidRPr="00445E8B" w:rsidRDefault="00925F7A">
             <w:pPr>
               <w:pStyle w:val="STY3Tabelltittel"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="00445E8B">
               <w:t>Hovedendring</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00967CB6" w14:paraId="0E19ED32" w14:textId="77777777" w:rsidTr="00163B89">
+      <w:tr w:rsidR="00925F7A" w:rsidRPr="00445E8B" w14:paraId="67780B0A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E19ED2F" w14:textId="055B9FA5" w:rsidR="00967CB6" w:rsidRDefault="007F2BCD" w:rsidP="00967CB6">
+          <w:p w14:paraId="566EF74A" w14:textId="2E072C00" w:rsidR="00925F7A" w:rsidRPr="00445E8B" w:rsidRDefault="001E0346">
             <w:pPr>
               <w:pStyle w:val="STY3Tabellradtekst"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="1369263501"/>
+                <w:id w:val="575400893"/>
                 <w:placeholder>
-                  <w:docPart w:val="1A9EB5C852994CD199CD9817807D4AFE"/>
+                  <w:docPart w:val="778625E0E8AA4D67A44800DA3E24EE26"/>
                 </w:placeholder>
                 <w:dataBinding w:prefixMappings="xmlns:ns0='http://software-innovation/documentproduction' " w:xpath="/ns0:customXmlPart[1]/ns0:view[1]/ns0:fields[1]/ns0:field[5]" w:storeItemID="{9A8A9019-2704-4054-BFD6-FC2EEFED9957}"/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00E23432">
-                  <w:t>000</w:t>
+                <w:r w:rsidR="00925F7A" w:rsidRPr="00445E8B">
+                  <w:t>00</w:t>
+                </w:r>
+                <w:r w:rsidR="00DF3E1F" w:rsidRPr="00445E8B">
+                  <w:t>1</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E19ED30" w14:textId="7D3E7759" w:rsidR="00967CB6" w:rsidRDefault="007F2BCD" w:rsidP="00967CB6">
+          <w:p w14:paraId="7A11B60F" w14:textId="7BAFB05A" w:rsidR="00925F7A" w:rsidRPr="00445E8B" w:rsidRDefault="001E0346">
             <w:pPr>
               <w:pStyle w:val="STY3Tabellradtekst"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="-294057116"/>
+                <w:id w:val="1756635914"/>
                 <w:placeholder>
-                  <w:docPart w:val="A529AAF12BF842DAAA339550F656AEE1"/>
+                  <w:docPart w:val="A76622DBFF654072B378AE94BA6BB9CA"/>
                 </w:placeholder>
                 <w:dataBinding w:prefixMappings="xmlns:ns0='http://software-innovation/documentproduction' " w:xpath="/ns0:customXmlPart[1]/ns0:view[1]/ns0:fields[1]/ns0:field[6]" w:storeItemID="{9A8A9019-2704-4054-BFD6-FC2EEFED9957}"/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00E4267B">
-                  <w:t>25.02.2026</w:t>
+                <w:r w:rsidR="00BD1DAA" w:rsidRPr="00445E8B">
+                  <w:t>18.05.</w:t>
+                </w:r>
+                <w:r w:rsidR="00925F7A" w:rsidRPr="00445E8B">
+                  <w:t>2026</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6598" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E19ED31" w14:textId="6837BA28" w:rsidR="00967CB6" w:rsidRDefault="007F2BCD" w:rsidP="00967CB6">
+          <w:p w14:paraId="14825809" w14:textId="6F7AFAC6" w:rsidR="00925F7A" w:rsidRPr="00445E8B" w:rsidRDefault="00B273BE">
             <w:pPr>
               <w:pStyle w:val="STY3Tabellradtekst"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
-            <w:sdt>
-[...22 lines deleted...]
-            </w:sdt>
+            <w:r>
+              <w:t>Oppdatering i forbindelse med nytt symbolbibliotek for interne.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0E19ED33" w14:textId="77777777" w:rsidR="00D37C5B" w:rsidRPr="00967CB6" w:rsidRDefault="00D37C5B" w:rsidP="00967CB6">
-[...6 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId27"/>
+    <w:p w14:paraId="0E19ED33" w14:textId="77777777" w:rsidR="00D37C5B" w:rsidRPr="00445E8B" w:rsidRDefault="00D37C5B" w:rsidP="007056E4"/>
+    <w:sectPr w:rsidR="00D37C5B" w:rsidRPr="00445E8B" w:rsidSect="00D90F59">
+      <w:headerReference w:type="default" r:id="rId30"/>
+      <w:footerReference w:type="default" r:id="rId31"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2438" w:right="1191" w:bottom="1418" w:left="1418" w:header="567" w:footer="680" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="210EA0A5" w14:textId="77777777" w:rsidR="00746948" w:rsidRDefault="00746948" w:rsidP="00636642">
+    <w:p w14:paraId="789541C2" w14:textId="77777777" w:rsidR="001E0346" w:rsidRDefault="001E0346" w:rsidP="00636642">
       <w:pPr>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="29E8EC3B" w14:textId="77777777" w:rsidR="00746948" w:rsidRDefault="00746948" w:rsidP="00636642">
+    <w:p w14:paraId="12181CB0" w14:textId="77777777" w:rsidR="001E0346" w:rsidRDefault="001E0346" w:rsidP="00636642">
       <w:pPr>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0E19ED4D" w14:textId="19000707" w:rsidR="00636642" w:rsidRPr="00636642" w:rsidRDefault="00636642" w:rsidP="00235F38">
     <w:pPr>
       <w:pStyle w:val="Bunntekst"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="7144"/>
       </w:tabs>
       <w:rPr>
         <w:i/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00636642">
       <w:rPr>
@@ -7658,61 +6737,61 @@
     <w:r w:rsidRPr="00C07FB8">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00C07FB8">
       <w:instrText xml:space="preserve"> PRINTDATE  \@ "dd.MM.yyyy"  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00C07FB8">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="005712EC">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>00.00.0000</w:t>
     </w:r>
     <w:r w:rsidRPr="00C07FB8">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3FE19B2C" w14:textId="77777777" w:rsidR="00746948" w:rsidRDefault="00746948" w:rsidP="00636642">
+    <w:p w14:paraId="39888347" w14:textId="77777777" w:rsidR="001E0346" w:rsidRDefault="001E0346" w:rsidP="00636642">
       <w:pPr>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3112AAA3" w14:textId="77777777" w:rsidR="00746948" w:rsidRDefault="00746948" w:rsidP="00636642">
+    <w:p w14:paraId="1DBA7AB7" w14:textId="77777777" w:rsidR="001E0346" w:rsidRDefault="001E0346" w:rsidP="00636642">
       <w:pPr>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tabellrutenett"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
@@ -7770,87 +6849,87 @@
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1190246" cy="196596"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4745" w:type="dxa"/>
           <w:vMerge w:val="restart"/>
         </w:tcPr>
-        <w:p w14:paraId="0E19ED39" w14:textId="7FE24133" w:rsidR="00D90F59" w:rsidRPr="00862975" w:rsidRDefault="007F2BCD" w:rsidP="00357E07">
+        <w:p w14:paraId="0E19ED39" w14:textId="144C60CF" w:rsidR="00D90F59" w:rsidRPr="00862975" w:rsidRDefault="001E0346" w:rsidP="00357E07">
           <w:pPr>
             <w:pStyle w:val="Topptekst"/>
             <w:ind w:right="198"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:id w:val="-1219441115"/>
               <w:placeholder>
                 <w:docPart w:val="FFD9E59CC36649A4998B32B11D7CBA3C"/>
               </w:placeholder>
               <w:dataBinding w:prefixMappings="xmlns:ns0='http://software-innovation/documentproduction' " w:xpath="/ns0:customXmlPart[1]/ns0:view[1]/ns0:fields[1]/ns0:field[1]" w:storeItemID="{9A8A9019-2704-4054-BFD6-FC2EEFED9957}"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:r>
+              <w:r w:rsidR="00AF643A">
                 <w:rPr>
                   <w:b/>
                 </w:rPr>
-                <w:t>Veiledning for installasjon av signaloppsett i AutoCAD</w:t>
+                <w:t>Veiledning for installasjon av signaloppsett i AutoCad</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2134" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="0E19ED3A" w14:textId="2288998B" w:rsidR="00D90F59" w:rsidRPr="00862975" w:rsidRDefault="007F2BCD">
+        <w:p w14:paraId="0E19ED3A" w14:textId="2288998B" w:rsidR="00D90F59" w:rsidRPr="00862975" w:rsidRDefault="001E0346">
           <w:pPr>
             <w:pStyle w:val="Topptekst"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:id w:val="1606925459"/>
               <w:placeholder>
                 <w:docPart w:val="290A802F22FD49659763B9C1A8CFB9A1"/>
               </w:placeholder>
               <w:dataBinding w:prefixMappings="xmlns:ns0='http://software-innovation/documentproduction' " w:xpath="/ns0:customXmlPart[1]/ns0:view[1]/ns0:fields[1]/ns0:field[3]" w:storeItemID="{9A8A9019-2704-4054-BFD6-FC2EEFED9957}"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:r w:rsidR="00E23432">
                 <w:rPr>
                   <w:b/>
                 </w:rPr>
                 <w:t>ARB-805562</w:t>
@@ -7899,73 +6978,73 @@
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2408" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="0E19ED40" w14:textId="77777777" w:rsidR="00636642" w:rsidRDefault="00636642">
           <w:pPr>
             <w:pStyle w:val="Topptekst"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4745" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="0E19ED41" w14:textId="77777777" w:rsidR="00636642" w:rsidRDefault="00636642" w:rsidP="00357E07">
           <w:pPr>
             <w:pStyle w:val="Topptekst"/>
             <w:ind w:right="198"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2134" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="0E19ED42" w14:textId="028C2FA6" w:rsidR="00636642" w:rsidRDefault="00636642">
+        <w:p w14:paraId="0E19ED42" w14:textId="15C49D7A" w:rsidR="00636642" w:rsidRDefault="00636642">
           <w:pPr>
             <w:pStyle w:val="Topptekst"/>
           </w:pPr>
           <w:r>
             <w:t>Rev.:</w:t>
           </w:r>
           <w:r w:rsidR="00D90F59">
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:sdt>
             <w:sdtPr>
               <w:id w:val="986211058"/>
               <w:placeholder>
                 <w:docPart w:val="E59DAC261B1A47B9A30DD457CC8AD011"/>
               </w:placeholder>
               <w:dataBinding w:prefixMappings="xmlns:ns0='http://software-innovation/documentproduction' " w:xpath="/ns0:customXmlPart[1]/ns0:view[1]/ns0:fields[1]/ns0:field[5]" w:storeItemID="{9A8A9019-2704-4054-BFD6-FC2EEFED9957}"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:r w:rsidR="00E23432">
-                <w:t>000</w:t>
+              <w:r w:rsidR="00DF3E1F">
+                <w:t>001</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00636642" w14:paraId="0E19ED47" w14:textId="77777777" w:rsidTr="00D90F59">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2408" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="0E19ED44" w14:textId="77777777" w:rsidR="00636642" w:rsidRPr="00357E07" w:rsidRDefault="00636642">
           <w:pPr>
             <w:pStyle w:val="Topptekst"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00357E07">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>Styringssystem</w:t>
           </w:r>
         </w:p>
@@ -7985,79 +7064,79 @@
           <w:r w:rsidR="00D90F59">
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:sdt>
             <w:sdtPr>
               <w:id w:val="-1995940173"/>
               <w:placeholder>
                 <w:docPart w:val="6BAAFD573B48498F9F27623C34C7B90C"/>
               </w:placeholder>
               <w:dataBinding w:prefixMappings="xmlns:ns0='http://software-innovation/documentproduction' " w:xpath="/ns0:customXmlPart[1]/ns0:view[1]/ns0:fields[1]/ns0:field[2]" w:storeItemID="{9A8A9019-2704-4054-BFD6-FC2EEFED9957}"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:r w:rsidR="00E23432">
                 <w:t>Lenschow, Eivind</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2134" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="0E19ED46" w14:textId="1B73AE77" w:rsidR="00636642" w:rsidRDefault="007F2BCD">
+        <w:p w14:paraId="0E19ED46" w14:textId="027997EE" w:rsidR="00636642" w:rsidRDefault="001E0346">
           <w:pPr>
             <w:pStyle w:val="Topptekst"/>
           </w:pPr>
           <w:sdt>
             <w:sdtPr>
               <w:id w:val="-218827172"/>
               <w:placeholder>
                 <w:docPart w:val="74459219A1ED4B0EACB0B5D13C7BB67C"/>
               </w:placeholder>
               <w:dataBinding w:prefixMappings="xmlns:ns0='http://software-innovation/documentproduction' " w:xpath="/ns0:customXmlPart[1]/ns0:view[1]/ns0:fields[1]/ns0:field[6]" w:storeItemID="{9A8A9019-2704-4054-BFD6-FC2EEFED9957}"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:r w:rsidR="00E4267B">
-                <w:t>25.02.2026</w:t>
+              <w:r w:rsidR="00BD1DAA">
+                <w:t>18.05.2026</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00636642" w14:paraId="0E19ED4B" w14:textId="77777777" w:rsidTr="00D90F59">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2408" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="0E19ED48" w14:textId="38819A2E" w:rsidR="00636642" w:rsidRDefault="007F2BCD">
+        <w:p w14:paraId="0E19ED48" w14:textId="38819A2E" w:rsidR="00636642" w:rsidRDefault="001E0346">
           <w:pPr>
             <w:pStyle w:val="Topptekst"/>
           </w:pPr>
           <w:sdt>
             <w:sdtPr>
               <w:id w:val="-1116665622"/>
               <w:placeholder>
                 <w:docPart w:val="5641D37E630F45BA8BE4575C2C859D55"/>
               </w:placeholder>
               <w:dataBinding w:prefixMappings="xmlns:ns0='http://software-innovation/documentproduction' " w:xpath="/ns0:customXmlPart[1]/ns0:view[1]/ns0:fields[1]/ns0:field[8]" w:storeItemID="{9A8A9019-2704-4054-BFD6-FC2EEFED9957}"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:r w:rsidR="00E23432">
                 <w:t>Håndbok/brukerveiledning</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4745" w:type="dxa"/>
         </w:tcPr>
@@ -8146,51 +7225,51 @@
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r w:rsidR="00746948">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="0E19ED4C" w14:textId="77777777" w:rsidR="00636642" w:rsidRDefault="00346112">
     <w:pPr>
       <w:pStyle w:val="Topptekst"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="nb-NO"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0E19ED50" wp14:editId="0E19ED51">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0E19ED50" wp14:editId="0E19ED51">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>1151890</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="5904000" cy="0"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="2" name="Rett linje 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvCnPr/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="5904000" cy="0"/>
                       </a:xfrm>
                       <a:prstGeom prst="line">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:ln>
@@ -8201,53 +7280,53 @@
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="1">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="tx1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
           <w:pict>
-            <v:line w14:anchorId="1B5C1C8D" id="Rett linje 2" o:spid="_x0000_s1026" style="position:absolute;z-index:-251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-width-relative:margin" from="0,90.7pt" to="464.9pt,90.7pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCrTunpsgEAANgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8FuGyEQvVfqPyDuMesojdqV1zkkSi9V&#10;G7XNBxB28CIBg4B613/fAdvrKIkUJcplloF5jzeP2dXV5CzbQkwGfceXi4Yz8Ap74zcdv/97e/aV&#10;s5Sl76VFDx3fQeJX68+fVmNo4RwHtD1ERiQ+tWPo+JBzaIVIagAn0wIDeDrUGJ3MlMaN6KMcid1Z&#10;cd40l2LE2IeIClKi3Zv9IV9Xfq1B5V9aJ8jMdpy05RpjjQ8livVKtpsow2DUQYZ8hwonjadLZ6ob&#10;mSX7F80zKmdUxIQ6LxQ6gVobBbUH6mbZPOnmzyAD1F7InBRmm9LH0aqf22t/F8mGMaQ2hbtYuph0&#10;dOVL+thUzdrNZsGUmaLNL9+ai6YhT9XxTJyAIab8HdCxsui4Nb70IVu5/ZEyXUalx5KybX2JCa3p&#10;b421NSkTANc2sq2kt5NKgc+X5b0I+6iSsoIWJ/l1lXcW9sy/QTPTk+BlVVAn6ynv8sBrPVUXmCYV&#10;M7B5HXioL1CoU/cW8IyoN6PPM9gZj/Gl2/N0lKz39UcH9n0XCx6w39WHrdbQ+FTnDqNe5vNxXuGn&#10;H3L9HwAA//8DAFBLAwQUAAYACAAAACEAeHsE/d0AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;QUvDQBCF74L/YRnBm92klJKm2RSpevAgYrXgcZJMk2B2NmS3beKvdwShHue9x5v3ZZvRdupEg28d&#10;G4hnESji0lUt1wY+3p/uElA+IFfYOSYDE3nY5NdXGaaVO/MbnXahVlLCPkUDTQh9qrUvG7LoZ64n&#10;Fu/gBotBzqHW1YBnKbednkfRUltsWT402NO2ofJrd7QGipdkwul7u9wHFycP+nGxf33+NOb2Zrxf&#10;gwo0hksYfufLdMhlU+GOXHnVGRCQIGoSL0CJvZqvhKT4U3Se6f8A+Q8AAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAq07p6bIBAADYAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAeHsE/d0AAAAIAQAADwAAAAAAAAAAAAAAAAAMBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAABYFAAAAAA==&#10;" strokecolor="#787e9c [3209]" strokeweight=".5pt">
+            <v:line w14:anchorId="3195D3FA" id="Rett linje 2" o:spid="_x0000_s1026" style="position:absolute;z-index:-251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-width-relative:margin" from="0,90.7pt" to="464.9pt,90.7pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCrTunpsgEAANgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8FuGyEQvVfqPyDuMesojdqV1zkkSi9V&#10;G7XNBxB28CIBg4B613/fAdvrKIkUJcplloF5jzeP2dXV5CzbQkwGfceXi4Yz8Ap74zcdv/97e/aV&#10;s5Sl76VFDx3fQeJX68+fVmNo4RwHtD1ERiQ+tWPo+JBzaIVIagAn0wIDeDrUGJ3MlMaN6KMcid1Z&#10;cd40l2LE2IeIClKi3Zv9IV9Xfq1B5V9aJ8jMdpy05RpjjQ8livVKtpsow2DUQYZ8hwonjadLZ6ob&#10;mSX7F80zKmdUxIQ6LxQ6gVobBbUH6mbZPOnmzyAD1F7InBRmm9LH0aqf22t/F8mGMaQ2hbtYuph0&#10;dOVL+thUzdrNZsGUmaLNL9+ai6YhT9XxTJyAIab8HdCxsui4Nb70IVu5/ZEyXUalx5KybX2JCa3p&#10;b421NSkTANc2sq2kt5NKgc+X5b0I+6iSsoIWJ/l1lXcW9sy/QTPTk+BlVVAn6ynv8sBrPVUXmCYV&#10;M7B5HXioL1CoU/cW8IyoN6PPM9gZj/Gl2/N0lKz39UcH9n0XCx6w39WHrdbQ+FTnDqNe5vNxXuGn&#10;H3L9HwAA//8DAFBLAwQUAAYACAAAACEAeHsE/d0AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;QUvDQBCF74L/YRnBm92klJKm2RSpevAgYrXgcZJMk2B2NmS3beKvdwShHue9x5v3ZZvRdupEg28d&#10;G4hnESji0lUt1wY+3p/uElA+IFfYOSYDE3nY5NdXGaaVO/MbnXahVlLCPkUDTQh9qrUvG7LoZ64n&#10;Fu/gBotBzqHW1YBnKbednkfRUltsWT402NO2ofJrd7QGipdkwul7u9wHFycP+nGxf33+NOb2Zrxf&#10;gwo0hksYfufLdMhlU+GOXHnVGRCQIGoSL0CJvZqvhKT4U3Se6f8A+Q8AAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAq07p6bIBAADYAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAeHsE/d0AAAAIAQAADwAAAAAAAAAAAAAAAAAMBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAABYFAAAAAA==&#10;" strokecolor="#787e9c [3209]" strokeweight=".5pt">
               <v:stroke joinstyle="miter"/>
               <w10:wrap anchorx="margin" anchory="page"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7F"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="9D80D298"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="643"/>
@@ -8272,50 +7351,162 @@
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="C44C381E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="02CF7CEA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1758FAD2"/>
+    <w:lvl w:ilvl="0" w:tplc="BCB89A34">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1068" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04140003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1788" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04140005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2508" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04140001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3228" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04140003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3948" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04140005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4668" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04140001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5388" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04140003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6108" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04140005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6828" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="11BB7310"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DD9AF020"/>
     <w:lvl w:ilvl="0" w:tplc="5824BFC6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1068" w:hanging="708"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04140003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -8383,51 +7574,200 @@
     <w:lvl w:ilvl="7" w:tplc="04140003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04140005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="16A4368D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D918F17E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="16E917DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B9CAAD0"/>
     <w:lvl w:ilvl="0" w:tplc="04140001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04140003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8496,51 +7836,51 @@
     <w:lvl w:ilvl="7" w:tplc="04140003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04140005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1ADF1C68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="878C88C4"/>
     <w:lvl w:ilvl="0" w:tplc="3E2695BC">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:pStyle w:val="Nummerertliste2"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04140003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -8611,51 +7951,51 @@
     <w:lvl w:ilvl="7" w:tplc="04140003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04140005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1E4C6F53"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="04140025"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Overskrift1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Overskrift2"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="576" w:hanging="576"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
@@ -8706,51 +8046,51 @@
       <w:pPr>
         <w:ind w:left="1296" w:hanging="1296"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Overskrift8"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Overskrift9"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2240280B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2EC23F60"/>
     <w:lvl w:ilvl="0" w:tplc="94028396">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktliste"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04140003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -8820,51 +8160,51 @@
     <w:lvl w:ilvl="7" w:tplc="04140003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04140005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="23FB042F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="79809FF4"/>
     <w:lvl w:ilvl="0" w:tplc="E22C451A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="STY3Overskifttabell"/>
       <w:lvlText w:val="Tabell %1:"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04140019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -8910,51 +8250,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04140019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0414001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="28DA79CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1BB40A5E"/>
     <w:lvl w:ilvl="0" w:tplc="04140001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04140003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9023,51 +8363,164 @@
     <w:lvl w:ilvl="7" w:tplc="04140003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04140005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="31122CD7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="05D413C6"/>
+    <w:lvl w:ilvl="0" w:tplc="04140001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04140003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04140005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04140001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04140003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04140005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04140001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04140003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04140005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="34351E69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="593240D6"/>
     <w:lvl w:ilvl="0" w:tplc="5824BFC6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1068" w:hanging="708"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04140003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -9135,51 +8588,51 @@
     <w:lvl w:ilvl="7" w:tplc="04140003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04140005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38E736A4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DD78FA9C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Nummerertliste"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="227" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -9261,51 +8714,253 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1816" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2043" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F2066E9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="92AAFA18"/>
+    <w:lvl w:ilvl="0" w:tplc="04140001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="444B2A79"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2B42DC3A"/>
+    <w:lvl w:ilvl="0" w:tplc="A0A2FF38">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="489E0E15"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FED4D14E"/>
     <w:lvl w:ilvl="0" w:tplc="04140001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04140003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9374,51 +9029,51 @@
     <w:lvl w:ilvl="7" w:tplc="04140003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04140005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="52B40AD0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DBCCE0D8"/>
     <w:lvl w:ilvl="0" w:tplc="04140001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04140003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9487,51 +9142,51 @@
     <w:lvl w:ilvl="7" w:tplc="04140003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04140005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="52E67830"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5D7CF74C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="STY3Overskrift1"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="STY3Overskrift11"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -9608,51 +9263,253 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="535A7393"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="60700F00"/>
+    <w:lvl w:ilvl="0" w:tplc="0414000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04140019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0414001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0414000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04140019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0414001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0414000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04140019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0414001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="55586129"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6DD858D8"/>
+    <w:lvl w:ilvl="0" w:tplc="A0A2FF38">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04140003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04140005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04140001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04140003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04140005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04140001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04140003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04140005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="56402E45"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EE6A0AF0"/>
     <w:styleLink w:val="STY2LISTESTILOverskrifternummerert"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="ordinal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ordinal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
@@ -9727,51 +9584,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3601" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4083" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="569134AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F9CEDC94"/>
     <w:lvl w:ilvl="0" w:tplc="04140001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04140003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9840,51 +9697,51 @@
     <w:lvl w:ilvl="7" w:tplc="04140003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04140005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="590F529E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9A88E13E"/>
     <w:lvl w:ilvl="0" w:tplc="B7246DB2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="STY3Overskriftfigur"/>
       <w:lvlText w:val="Figur %1:"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04140019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -9930,51 +9787,479 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04140019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0414001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="605D0B75"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="965A9A26"/>
+    <w:lvl w:ilvl="0" w:tplc="04140001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04140003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04140005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04140001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04140003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04140005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04140001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04140003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04140005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="61072490"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BD0AE354"/>
+    <w:lvl w:ilvl="0" w:tplc="04140001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1430" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04140003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2150" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04140005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2870" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04140001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3590" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04140003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4310" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04140005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5030" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04140001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5750" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04140003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6470" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04140005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7190" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="612D4572"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="497C71A2"/>
+    <w:lvl w:ilvl="0" w:tplc="0414000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04140019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0414001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0414000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04140019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0414001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0414000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04140019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0414001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="621A400E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2242B650"/>
+    <w:lvl w:ilvl="0" w:tplc="A0A2FF38">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04140003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04140005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04140001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04140003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04140005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04140001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04140003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04140005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="664C3DD0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2EA4AFCC"/>
     <w:lvl w:ilvl="0" w:tplc="04140001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04140003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10043,51 +10328,277 @@
     <w:lvl w:ilvl="7" w:tplc="04140003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04140005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="72976189"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="93C225AC"/>
+    <w:lvl w:ilvl="0" w:tplc="A0A2FF38">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04140003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04140005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04140001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04140003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04140005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04140001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04140003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04140005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="73013B58"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AF085C9A"/>
+    <w:lvl w:ilvl="0" w:tplc="04140001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04140003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04140005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04140001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04140003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04140005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04140001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04140003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04140005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7591070D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4AEA4FCE"/>
     <w:lvl w:ilvl="0" w:tplc="04140001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04140003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10156,51 +10667,51 @@
     <w:lvl w:ilvl="7" w:tplc="04140003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04140005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="785E0000"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="729A01D2"/>
     <w:lvl w:ilvl="0" w:tplc="04140001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04140003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10269,51 +10780,51 @@
     <w:lvl w:ilvl="7" w:tplc="04140003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04140005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7D766D1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="352096E6"/>
     <w:lvl w:ilvl="0" w:tplc="04140001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04140003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10383,63 +10894,63 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04140005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="687101415">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="2111777662">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="961495932">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="2024821644">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="2121948517">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="14"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:pStyle w:val="Nummerertliste"/>
         <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="227" w:hanging="227"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
           <w:b/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:lvl w:ilvl="1">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1.%2."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="454" w:hanging="227"/>
         </w:pPr>
@@ -10528,51 +11039,51 @@
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="1816" w:hanging="227"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:lvl w:ilvl="8">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="2043" w:hanging="227"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1085421972">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="14"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:pStyle w:val="Nummerertliste"/>
         <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="227" w:hanging="227"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
           <w:b/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:lvl w:ilvl="1">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1.%2."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="454" w:hanging="227"/>
         </w:pPr>
@@ -10661,287 +11172,518 @@
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="1816" w:hanging="227"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:lvl w:ilvl="8">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="2043" w:hanging="227"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1160267815">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1176000535">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="984165784">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="416829694">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1526166601">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1901593007">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="2015843224">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1836995121">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1237013847">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1413891663">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="199323229">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="544173143">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="1836995121">
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="19" w16cid:durableId="51201858">
+    <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="1237013847">
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="20" w16cid:durableId="1313176615">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="1413891663">
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="21" w16cid:durableId="448091142">
+    <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="199323229">
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="22" w16cid:durableId="1643119852">
+    <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="544173143">
+  <w:num w:numId="23" w16cid:durableId="1734619271">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1611204193">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1889805927">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="604311510">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1878353822">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="206068672">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="745539207">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="915673467">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="508787386">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="2029024334">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="1833566764">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="51201858">
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="34" w16cid:durableId="1959599166">
+    <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="1313176615">
+  <w:num w:numId="35" w16cid:durableId="1589844853">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="448091142">
+  <w:num w:numId="36" w16cid:durableId="570240670">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="429204977">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="484081395">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="22" w16cid:durableId="1643119852">
+  <w:num w:numId="39" w16cid:durableId="1673489223">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="300312414">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="23" w16cid:durableId="1734619271">
-[...15 lines deleted...]
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="41" w16cid:durableId="1112702255">
+    <w:abstractNumId w:val="15"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="18433"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005712EC"/>
+    <w:rsid w:val="00003162"/>
+    <w:rsid w:val="00005CDA"/>
+    <w:rsid w:val="0000638F"/>
+    <w:rsid w:val="00012BC1"/>
     <w:rsid w:val="000202A6"/>
     <w:rsid w:val="00020CC5"/>
+    <w:rsid w:val="00037C9A"/>
+    <w:rsid w:val="00042C55"/>
+    <w:rsid w:val="0004580D"/>
+    <w:rsid w:val="00054C2F"/>
+    <w:rsid w:val="000553FB"/>
     <w:rsid w:val="000758FA"/>
+    <w:rsid w:val="00077547"/>
+    <w:rsid w:val="00092585"/>
     <w:rsid w:val="00094F0A"/>
+    <w:rsid w:val="000B289B"/>
     <w:rsid w:val="000C129A"/>
+    <w:rsid w:val="000C4E43"/>
+    <w:rsid w:val="000D2C9C"/>
+    <w:rsid w:val="000F07EC"/>
+    <w:rsid w:val="000F343A"/>
+    <w:rsid w:val="00105841"/>
     <w:rsid w:val="0011077A"/>
+    <w:rsid w:val="00137145"/>
+    <w:rsid w:val="0013758A"/>
+    <w:rsid w:val="00137A3F"/>
     <w:rsid w:val="00163B89"/>
+    <w:rsid w:val="00164A35"/>
+    <w:rsid w:val="001662D2"/>
     <w:rsid w:val="00172677"/>
+    <w:rsid w:val="00187D97"/>
+    <w:rsid w:val="001905E3"/>
+    <w:rsid w:val="001E0346"/>
+    <w:rsid w:val="001E6642"/>
     <w:rsid w:val="002023FC"/>
+    <w:rsid w:val="00204A63"/>
+    <w:rsid w:val="00217480"/>
+    <w:rsid w:val="002174A1"/>
     <w:rsid w:val="00235F38"/>
+    <w:rsid w:val="00251247"/>
     <w:rsid w:val="00266708"/>
     <w:rsid w:val="002808AE"/>
     <w:rsid w:val="00280C71"/>
     <w:rsid w:val="002844D6"/>
     <w:rsid w:val="002916D1"/>
     <w:rsid w:val="00291EDC"/>
+    <w:rsid w:val="0029562B"/>
+    <w:rsid w:val="0029744A"/>
+    <w:rsid w:val="002A1D0E"/>
+    <w:rsid w:val="002D243E"/>
+    <w:rsid w:val="002F0A25"/>
+    <w:rsid w:val="002F0CBC"/>
+    <w:rsid w:val="002F732E"/>
+    <w:rsid w:val="00310904"/>
+    <w:rsid w:val="0031189A"/>
     <w:rsid w:val="00312313"/>
     <w:rsid w:val="00324FC3"/>
+    <w:rsid w:val="0032514A"/>
+    <w:rsid w:val="00333DD8"/>
     <w:rsid w:val="00344AB0"/>
     <w:rsid w:val="00346112"/>
     <w:rsid w:val="003472EB"/>
     <w:rsid w:val="00357E07"/>
+    <w:rsid w:val="00364361"/>
+    <w:rsid w:val="00371808"/>
+    <w:rsid w:val="003842D6"/>
     <w:rsid w:val="00386726"/>
+    <w:rsid w:val="00394992"/>
+    <w:rsid w:val="003950DE"/>
     <w:rsid w:val="003A1515"/>
+    <w:rsid w:val="003B23DF"/>
     <w:rsid w:val="003B3C0A"/>
+    <w:rsid w:val="003C0B17"/>
     <w:rsid w:val="003C7851"/>
+    <w:rsid w:val="003D08AA"/>
+    <w:rsid w:val="003D174F"/>
+    <w:rsid w:val="003E22AB"/>
+    <w:rsid w:val="003E39D4"/>
+    <w:rsid w:val="003F57AC"/>
+    <w:rsid w:val="00402630"/>
+    <w:rsid w:val="00411843"/>
+    <w:rsid w:val="00430596"/>
+    <w:rsid w:val="00445E8B"/>
+    <w:rsid w:val="004600B0"/>
+    <w:rsid w:val="00462CD0"/>
     <w:rsid w:val="004635AF"/>
+    <w:rsid w:val="004659CC"/>
+    <w:rsid w:val="004A1D90"/>
+    <w:rsid w:val="004A36E2"/>
+    <w:rsid w:val="004A6826"/>
     <w:rsid w:val="004A6EAF"/>
+    <w:rsid w:val="004B539F"/>
+    <w:rsid w:val="004C16E4"/>
+    <w:rsid w:val="004C6435"/>
     <w:rsid w:val="004D2DCC"/>
     <w:rsid w:val="004E735A"/>
+    <w:rsid w:val="004F3719"/>
     <w:rsid w:val="00507D55"/>
     <w:rsid w:val="00521A44"/>
+    <w:rsid w:val="00530DFB"/>
+    <w:rsid w:val="00537832"/>
+    <w:rsid w:val="00544687"/>
+    <w:rsid w:val="005458BD"/>
     <w:rsid w:val="0055037A"/>
+    <w:rsid w:val="00561333"/>
+    <w:rsid w:val="00565E23"/>
+    <w:rsid w:val="0056603F"/>
+    <w:rsid w:val="00570197"/>
     <w:rsid w:val="005712EC"/>
+    <w:rsid w:val="005713E7"/>
+    <w:rsid w:val="00596C4D"/>
+    <w:rsid w:val="005B3AF8"/>
+    <w:rsid w:val="005B5E71"/>
+    <w:rsid w:val="005D2ABF"/>
+    <w:rsid w:val="005D76A0"/>
+    <w:rsid w:val="005F0A72"/>
     <w:rsid w:val="00610201"/>
+    <w:rsid w:val="00617321"/>
+    <w:rsid w:val="0063630E"/>
     <w:rsid w:val="00636642"/>
+    <w:rsid w:val="006373DA"/>
+    <w:rsid w:val="00641A89"/>
     <w:rsid w:val="00655C92"/>
+    <w:rsid w:val="006658ED"/>
     <w:rsid w:val="006732C4"/>
+    <w:rsid w:val="006734BD"/>
     <w:rsid w:val="006753E2"/>
     <w:rsid w:val="006763B8"/>
+    <w:rsid w:val="00683244"/>
+    <w:rsid w:val="00691A2C"/>
     <w:rsid w:val="00691FCD"/>
     <w:rsid w:val="00695138"/>
     <w:rsid w:val="006D4145"/>
     <w:rsid w:val="006E03EF"/>
+    <w:rsid w:val="007056E4"/>
+    <w:rsid w:val="00705E64"/>
+    <w:rsid w:val="0071530A"/>
+    <w:rsid w:val="007227F1"/>
     <w:rsid w:val="0073447D"/>
     <w:rsid w:val="00746948"/>
     <w:rsid w:val="0074796A"/>
     <w:rsid w:val="00750A8C"/>
+    <w:rsid w:val="00755D8A"/>
+    <w:rsid w:val="00770B4B"/>
+    <w:rsid w:val="007734CB"/>
+    <w:rsid w:val="00774476"/>
+    <w:rsid w:val="00785DC4"/>
     <w:rsid w:val="007A2DE5"/>
+    <w:rsid w:val="007B6E48"/>
     <w:rsid w:val="007B7939"/>
     <w:rsid w:val="007C03FA"/>
+    <w:rsid w:val="007C25D5"/>
+    <w:rsid w:val="007C679A"/>
+    <w:rsid w:val="007D5BBE"/>
     <w:rsid w:val="007E3CC7"/>
+    <w:rsid w:val="007E6FD6"/>
     <w:rsid w:val="007F2BCD"/>
+    <w:rsid w:val="00832A54"/>
     <w:rsid w:val="008472D5"/>
     <w:rsid w:val="00854CC3"/>
+    <w:rsid w:val="00857291"/>
     <w:rsid w:val="00862975"/>
+    <w:rsid w:val="00880253"/>
+    <w:rsid w:val="00895C6D"/>
     <w:rsid w:val="008A7F0D"/>
+    <w:rsid w:val="008B5192"/>
     <w:rsid w:val="008C2F9A"/>
     <w:rsid w:val="008D0591"/>
+    <w:rsid w:val="008D378D"/>
     <w:rsid w:val="008F4641"/>
     <w:rsid w:val="008F4E4B"/>
+    <w:rsid w:val="00906224"/>
+    <w:rsid w:val="00906629"/>
     <w:rsid w:val="00907BAD"/>
+    <w:rsid w:val="00925F7A"/>
+    <w:rsid w:val="00947263"/>
     <w:rsid w:val="0095669D"/>
+    <w:rsid w:val="00957F23"/>
     <w:rsid w:val="00967CB6"/>
     <w:rsid w:val="00972E2C"/>
     <w:rsid w:val="00976407"/>
+    <w:rsid w:val="00976E24"/>
     <w:rsid w:val="00984B65"/>
+    <w:rsid w:val="00990CA9"/>
+    <w:rsid w:val="009A6C50"/>
     <w:rsid w:val="009B54B2"/>
     <w:rsid w:val="009C2E0A"/>
+    <w:rsid w:val="009D75A3"/>
     <w:rsid w:val="009E24DE"/>
+    <w:rsid w:val="009E2A45"/>
+    <w:rsid w:val="009E41C1"/>
+    <w:rsid w:val="009E457F"/>
     <w:rsid w:val="009F32E4"/>
     <w:rsid w:val="009F459B"/>
     <w:rsid w:val="00A23A82"/>
+    <w:rsid w:val="00A337C0"/>
     <w:rsid w:val="00A52E37"/>
     <w:rsid w:val="00A721BB"/>
     <w:rsid w:val="00A93A79"/>
+    <w:rsid w:val="00A9613A"/>
     <w:rsid w:val="00AA25C7"/>
+    <w:rsid w:val="00AA4651"/>
     <w:rsid w:val="00AA69C6"/>
+    <w:rsid w:val="00AC156C"/>
     <w:rsid w:val="00AE552A"/>
+    <w:rsid w:val="00AF29B5"/>
     <w:rsid w:val="00AF4D97"/>
+    <w:rsid w:val="00AF643A"/>
+    <w:rsid w:val="00B261AF"/>
+    <w:rsid w:val="00B273BE"/>
+    <w:rsid w:val="00B35EA8"/>
+    <w:rsid w:val="00B40B65"/>
     <w:rsid w:val="00B435A6"/>
     <w:rsid w:val="00B53E8B"/>
     <w:rsid w:val="00B60602"/>
     <w:rsid w:val="00B61F97"/>
+    <w:rsid w:val="00B774FA"/>
+    <w:rsid w:val="00B8570D"/>
     <w:rsid w:val="00B86202"/>
+    <w:rsid w:val="00B90873"/>
+    <w:rsid w:val="00BA2F98"/>
+    <w:rsid w:val="00BB0080"/>
     <w:rsid w:val="00BB7D73"/>
+    <w:rsid w:val="00BD0F08"/>
+    <w:rsid w:val="00BD1DAA"/>
     <w:rsid w:val="00C055EB"/>
     <w:rsid w:val="00C07FB8"/>
     <w:rsid w:val="00C103C1"/>
+    <w:rsid w:val="00C12A2F"/>
     <w:rsid w:val="00C267BA"/>
     <w:rsid w:val="00C65475"/>
+    <w:rsid w:val="00C82E3E"/>
+    <w:rsid w:val="00C947E0"/>
+    <w:rsid w:val="00CC16EF"/>
+    <w:rsid w:val="00CC45F6"/>
+    <w:rsid w:val="00CC767D"/>
+    <w:rsid w:val="00CD0285"/>
+    <w:rsid w:val="00CD7816"/>
+    <w:rsid w:val="00CE1005"/>
+    <w:rsid w:val="00CE2DB9"/>
+    <w:rsid w:val="00D065F6"/>
+    <w:rsid w:val="00D268AB"/>
+    <w:rsid w:val="00D274F4"/>
+    <w:rsid w:val="00D3596D"/>
     <w:rsid w:val="00D36E95"/>
     <w:rsid w:val="00D37C5B"/>
     <w:rsid w:val="00D42355"/>
+    <w:rsid w:val="00D507E7"/>
+    <w:rsid w:val="00D54292"/>
+    <w:rsid w:val="00D54902"/>
+    <w:rsid w:val="00D56A69"/>
+    <w:rsid w:val="00D62CBA"/>
+    <w:rsid w:val="00D73A57"/>
+    <w:rsid w:val="00D80420"/>
+    <w:rsid w:val="00D82D86"/>
     <w:rsid w:val="00D90F59"/>
     <w:rsid w:val="00DA21BA"/>
     <w:rsid w:val="00DB2F35"/>
     <w:rsid w:val="00DB3223"/>
+    <w:rsid w:val="00DB4A2F"/>
+    <w:rsid w:val="00DC1263"/>
     <w:rsid w:val="00DC4F77"/>
+    <w:rsid w:val="00DC5794"/>
+    <w:rsid w:val="00DC7DCA"/>
+    <w:rsid w:val="00DE06E8"/>
+    <w:rsid w:val="00DF188D"/>
+    <w:rsid w:val="00DF2A95"/>
+    <w:rsid w:val="00DF3E1F"/>
+    <w:rsid w:val="00E02DE7"/>
     <w:rsid w:val="00E1124B"/>
     <w:rsid w:val="00E23432"/>
+    <w:rsid w:val="00E325F4"/>
+    <w:rsid w:val="00E33AD4"/>
+    <w:rsid w:val="00E34CD3"/>
     <w:rsid w:val="00E40547"/>
     <w:rsid w:val="00E41BFA"/>
     <w:rsid w:val="00E4267B"/>
     <w:rsid w:val="00E57724"/>
+    <w:rsid w:val="00E75609"/>
+    <w:rsid w:val="00E83F91"/>
     <w:rsid w:val="00E85195"/>
     <w:rsid w:val="00E86BC8"/>
     <w:rsid w:val="00E936D2"/>
+    <w:rsid w:val="00EC7A01"/>
     <w:rsid w:val="00EC7B63"/>
+    <w:rsid w:val="00EF4B1E"/>
     <w:rsid w:val="00F10CE3"/>
     <w:rsid w:val="00F11B92"/>
     <w:rsid w:val="00F26EF5"/>
+    <w:rsid w:val="00F27ABA"/>
+    <w:rsid w:val="00F36C97"/>
+    <w:rsid w:val="00F41AEB"/>
+    <w:rsid w:val="00F55463"/>
+    <w:rsid w:val="00F618C7"/>
     <w:rsid w:val="00F64686"/>
+    <w:rsid w:val="00F70A73"/>
+    <w:rsid w:val="00F72898"/>
+    <w:rsid w:val="00F74134"/>
+    <w:rsid w:val="00F74A21"/>
+    <w:rsid w:val="00FA3E23"/>
+    <w:rsid w:val="00FA750D"/>
     <w:rsid w:val="00FA76F9"/>
     <w:rsid w:val="00FB0889"/>
+    <w:rsid w:val="00FB4840"/>
+    <w:rsid w:val="00FC3B1B"/>
     <w:rsid w:val="00FE3A9B"/>
+    <w:rsid w:val="00FF56DC"/>
+    <w:rsid w:val="00FF583B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nb-NO"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="18433"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="0E19ED1B"/>
-  <w15:docId w15:val="{A56B0413-3812-4FB3-A043-736AC27ABB1B}"/>
+  <w15:docId w15:val="{976F8AF4-F67A-440C-9DC3-4F78F21E3525}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cstheme="minorBidi"/>
         <w:lang w:val="nb-NO" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:qFormat="1"/>
@@ -12314,93 +13056,64 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Ulstomtale">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B60602"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://proing.opm.jbv.no/wiki/symbolbibliotek" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prosjekteringsveileder.jbv.no/wiki/symbolbibliotek" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.banenor.no/leverandor/krav-og-sikkerhet/regler-og-arbeidsprosesser/arbeidsprosesser-signal/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
-    <w:docPart>
-[...27 lines deleted...]
-    </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="FFD9E59CC36649A4998B32B11D7CBA3C"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{7F1944E7-B107-4907-BB5F-059F0036EECB}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00667532" w:rsidRDefault="00B12FE6" w:rsidP="00B12FE6">
           <w:pPr>
             <w:pStyle w:val="FFD9E59CC36649A4998B32B11D7CBA3C"/>
           </w:pPr>
           <w:r w:rsidRPr="006651C4">
             <w:rPr>
               <w:rStyle w:val="Plassholdertekst"/>
             </w:rPr>
             <w:t>Klikk eller trykk her for å skrive inn tekst.</w:t>
@@ -12533,267 +13246,249 @@
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{58C83E3C-D19F-43CB-8FA3-EDBB43B91964}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00667532" w:rsidRDefault="00B12FE6" w:rsidP="00B12FE6">
           <w:pPr>
             <w:pStyle w:val="E59DAC261B1A47B9A30DD457CC8AD011"/>
           </w:pPr>
           <w:r w:rsidRPr="006651C4">
             <w:rPr>
               <w:rStyle w:val="Plassholdertekst"/>
             </w:rPr>
             <w:t>Klikk eller trykk her for å skrive inn tekst.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="1A9EB5C852994CD199CD9817807D4AFE"/>
-[...85 lines deleted...]
-      <w:docPartPr>
         <w:name w:val="74459219A1ED4B0EACB0B5D13C7BB67C"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{5F821AB7-DF73-427E-9B42-7CD0BC9E028D}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="000809F0" w:rsidRDefault="00C2002C" w:rsidP="00C2002C">
           <w:pPr>
             <w:pStyle w:val="74459219A1ED4B0EACB0B5D13C7BB67C"/>
+          </w:pPr>
+          <w:r w:rsidRPr="006651C4">
+            <w:rPr>
+              <w:rStyle w:val="Plassholdertekst"/>
+            </w:rPr>
+            <w:t>Klikk eller trykk her for å skrive inn tekst.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="778625E0E8AA4D67A44800DA3E24EE26"/>
+        <w:category>
+          <w:name w:val="Generelt"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{8A86B8A4-9B89-45B0-9B27-7671EFC5B751}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006B4747" w:rsidRDefault="00501E4F" w:rsidP="00501E4F">
+          <w:pPr>
+            <w:pStyle w:val="778625E0E8AA4D67A44800DA3E24EE26"/>
+          </w:pPr>
+          <w:r w:rsidRPr="006651C4">
+            <w:rPr>
+              <w:rStyle w:val="Plassholdertekst"/>
+            </w:rPr>
+            <w:t>Klikk eller trykk her for å skrive inn tekst.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="A76622DBFF654072B378AE94BA6BB9CA"/>
+        <w:category>
+          <w:name w:val="Generelt"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{3BBDBB98-07B9-476F-920B-8B1BB9E57750}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006B4747" w:rsidRDefault="00501E4F" w:rsidP="00501E4F">
+          <w:pPr>
+            <w:pStyle w:val="A76622DBFF654072B378AE94BA6BB9CA"/>
           </w:pPr>
           <w:r w:rsidRPr="006651C4">
             <w:rPr>
               <w:rStyle w:val="Plassholdertekst"/>
             </w:rPr>
             <w:t>Klikk eller trykk her for å skrive inn tekst.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C35077"/>
     <w:rsid w:val="00055328"/>
     <w:rsid w:val="000809F0"/>
     <w:rsid w:val="002D1613"/>
     <w:rsid w:val="003B2097"/>
     <w:rsid w:val="003B3C0A"/>
+    <w:rsid w:val="004B539F"/>
     <w:rsid w:val="004C136A"/>
     <w:rsid w:val="004E735A"/>
+    <w:rsid w:val="00501E4F"/>
     <w:rsid w:val="0051440D"/>
+    <w:rsid w:val="00641A89"/>
     <w:rsid w:val="00667532"/>
+    <w:rsid w:val="006B4747"/>
     <w:rsid w:val="006E03EF"/>
     <w:rsid w:val="00984B65"/>
+    <w:rsid w:val="00A56F2D"/>
+    <w:rsid w:val="00AC79F6"/>
     <w:rsid w:val="00B12FE6"/>
+    <w:rsid w:val="00B90873"/>
     <w:rsid w:val="00BA1884"/>
     <w:rsid w:val="00C2002C"/>
     <w:rsid w:val="00C35077"/>
+    <w:rsid w:val="00DC0F30"/>
+    <w:rsid w:val="00DC7DCA"/>
     <w:rsid w:val="00E57724"/>
     <w:rsid w:val="00EA2B80"/>
+    <w:rsid w:val="00EC1088"/>
+    <w:rsid w:val="00F36C97"/>
     <w:rsid w:val="00FD6EA5"/>
     <w:rsid w:val="00FE3A9B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nb-NO"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
@@ -13210,130 +13905,125 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Ingenliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Plassholdertekst">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00C2002C"/>
-[...9 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00AC79F6"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FFD9E59CC36649A4998B32B11D7CBA3C">
     <w:name w:val="FFD9E59CC36649A4998B32B11D7CBA3C"/>
     <w:rsid w:val="00B12FE6"/>
     <w:rPr>
       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="290A802F22FD49659763B9C1A8CFB9A1">
     <w:name w:val="290A802F22FD49659763B9C1A8CFB9A1"/>
     <w:rsid w:val="00B12FE6"/>
     <w:rPr>
       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="838F4251281D4E87B3AE2677884C57BC">
     <w:name w:val="838F4251281D4E87B3AE2677884C57BC"/>
     <w:rsid w:val="00B12FE6"/>
     <w:rPr>
       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="6BAAFD573B48498F9F27623C34C7B90C">
     <w:name w:val="6BAAFD573B48498F9F27623C34C7B90C"/>
     <w:rsid w:val="00B12FE6"/>
     <w:rPr>
       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="5641D37E630F45BA8BE4575C2C859D55">
     <w:name w:val="5641D37E630F45BA8BE4575C2C859D55"/>
     <w:rsid w:val="00B12FE6"/>
     <w:rPr>
       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="E59DAC261B1A47B9A30DD457CC8AD011">
     <w:name w:val="E59DAC261B1A47B9A30DD457CC8AD011"/>
     <w:rsid w:val="00B12FE6"/>
     <w:rPr>
       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1A9EB5C852994CD199CD9817807D4AFE">
-[...19 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="74459219A1ED4B0EACB0B5D13C7BB67C">
     <w:name w:val="74459219A1ED4B0EACB0B5D13C7BB67C"/>
     <w:rsid w:val="00C2002C"/>
     <w:rPr>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="778625E0E8AA4D67A44800DA3E24EE26">
+    <w:name w:val="778625E0E8AA4D67A44800DA3E24EE26"/>
+    <w:rsid w:val="00501E4F"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A76622DBFF654072B378AE94BA6BB9CA">
+    <w:name w:val="A76622DBFF654072B378AE94BA6BB9CA"/>
+    <w:rsid w:val="00501E4F"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="BaneNOR">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E285A"/>
       </a:dk2>
@@ -13606,52 +14296,52 @@
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <root>
   <Dokumenttittel/>
   <Tittel/>
 </root>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <customXmlPart xmlns="http://software-innovation/documentproduction">
   <view>
     <fields>
       <field datasource="TITLE" TITLE="">Veiledning for installasjon av signaloppsett i AutoCad</field>
       <field datasource="ANSVARLIG" ANSVARLIG="">Lenschow, Eivind</field>
       <field datasource="DOCID" DOCID="">ARB-805562</field>
       <field datasource="GODKJENTAV" GODKJENTAV="">Nielsen, Stein Ovar</field>
-      <field datasource="REV" REV="">000</field>
-      <field datasource="GYLDIG" GYLDIG="">25.02.2026</field>
+      <field datasource="REV" REV="">001</field>
+      <field datasource="GYLDIG" GYLDIG="">18.05.2026</field>
       <field datasource="DATE" DATE="">04.03.2026</field>
       <field datasource="DOKTYPE" DOKTYPE="">Håndbok/brukerveiledning</field>
       <field datasource="REVISJONSBESK" REVISJONSBESK="">Etablert første gang. 
 GEN-JS-A-00027 etableres som ARB-dokument - Synergisak #792753. </field>
       <field datasource="BET_SIKKERHET" BET_SIKKERHET=""> </field>
     </fields>
   </view>
 </customXmlPart>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100AC538DAD58BB614B9B200A7515CC6706" ma:contentTypeVersion="14" ma:contentTypeDescription="Opprett et nytt dokument." ma:contentTypeScope="" ma:versionID="8f26b64269cb17f8dda02d4e85988b77">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="732391b8-43f6-4bb1-bde3-56b95ab0de03" xmlns:ns3="732a5ba0-cd21-4741-87b0-375baf7aa97f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="64123ed8f303516ecb4816f2a5817ebf" ns2:_="" ns3:_="">
     <xsd:import namespace="732391b8-43f6-4bb1-bde3-56b95ab0de03"/>
     <xsd:import namespace="732a5ba0-cd21-4741-87b0-375baf7aa97f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:proarcApprovedDate" minOccurs="0"/>
                 <xsd:element ref="ns2:proarcBrukerid" minOccurs="0"/>
                 <xsd:element ref="ns2:proarcDocumentId" minOccurs="0"/>
                 <xsd:element ref="ns2:proarcDocumentRevision" minOccurs="0"/>
@@ -14012,160 +14702,160 @@
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <KonsernstandardType xmlns="732391b8-43f6-4bb1-bde3-56b95ab0de03">Støtteprosesser</KonsernstandardType>
-    <Utgatt xmlns="732391b8-43f6-4bb1-bde3-56b95ab0de03">false</Utgatt>
-    <proarcBrukerid xmlns="732391b8-43f6-4bb1-bde3-56b95ab0de03">STEINI</proarcBrukerid>
     <proarcKonsernomr xmlns="732391b8-43f6-4bb1-bde3-56b95ab0de03" xsi:nil="true"/>
-    <proarcEksternTilgang xmlns="732391b8-43f6-4bb1-bde3-56b95ab0de03">Ja</proarcEksternTilgang>
-[...3 lines deleted...]
-    <proarcTitle xmlns="732391b8-43f6-4bb1-bde3-56b95ab0de03">Veiledning for installasjon av signaloppsett i AutoCad</proarcTitle>
     <dokumenteier xmlns="732391b8-43f6-4bb1-bde3-56b95ab0de03">
       <UserInfo>
         <DisplayName>Nielsen Stein Ovar</DisplayName>
         <AccountId>42</AccountId>
         <AccountType/>
       </UserInfo>
     </dokumenteier>
-    <NyKonsernstandardType xmlns="732391b8-43f6-4bb1-bde3-56b95ab0de03" xsi:nil="true"/>
+    <proarcUnderenhet_besk xmlns="732391b8-43f6-4bb1-bde3-56b95ab0de03">Signal</proarcUnderenhet_besk>
+    <proarcStatus xmlns="732391b8-43f6-4bb1-bde3-56b95ab0de03">GODKJENT</proarcStatus>
+    <proarcDocumentType xmlns="732391b8-43f6-4bb1-bde3-56b95ab0de03">Håndbok/brukerveiledning</proarcDocumentType>
     <Revisjonskommentar xmlns="732391b8-43f6-4bb1-bde3-56b95ab0de03" xsi:nil="true"/>
-    <proarcParent xmlns="732391b8-43f6-4bb1-bde3-56b95ab0de03" xsi:nil="true"/>
+    <proarcTitle xmlns="732391b8-43f6-4bb1-bde3-56b95ab0de03">Veiledning for installasjon av signaloppsett i AutoCad</proarcTitle>
     <proarcGyldigFra xmlns="732391b8-43f6-4bb1-bde3-56b95ab0de03">2026-02-24T23:00:00+00:00</proarcGyldigFra>
-    <proarcMappedDokType xmlns="732391b8-43f6-4bb1-bde3-56b95ab0de03" xsi:nil="true"/>
-[...4 lines deleted...]
-    <STYRING_ANSBESK xmlns="732391b8-43f6-4bb1-bde3-56b95ab0de03">Lenschow, Eivind</STYRING_ANSBESK>
     <dokumentansvarlig xmlns="732391b8-43f6-4bb1-bde3-56b95ab0de03">
       <UserInfo>
         <DisplayName>Lenschow Eivind</DisplayName>
         <AccountId>1456</AccountId>
         <AccountType/>
       </UserInfo>
     </dokumentansvarlig>
-    <proarcApprovedDate xmlns="732391b8-43f6-4bb1-bde3-56b95ab0de03">2026-03-04T07:41:42+00:00</proarcApprovedDate>
-    <proarcUnderenhet_besk xmlns="732391b8-43f6-4bb1-bde3-56b95ab0de03">Signal</proarcUnderenhet_besk>
+    <proarcKategori xmlns="732391b8-43f6-4bb1-bde3-56b95ab0de03">Arbeidsprosessdokumenter</proarcKategori>
+    <proarcParent xmlns="732391b8-43f6-4bb1-bde3-56b95ab0de03" xsi:nil="true"/>
+    <proarcDokansvar xmlns="732391b8-43f6-4bb1-bde3-56b95ab0de03">LENEIV</proarcDokansvar>
+    <proarcHovedenhet_besk xmlns="732391b8-43f6-4bb1-bde3-56b95ab0de03">Digitalisering og teknologi</proarcHovedenhet_besk>
+    <proarcEksternTilgang xmlns="732391b8-43f6-4bb1-bde3-56b95ab0de03">Ja</proarcEksternTilgang>
+    <STYRING_ANSBESK xmlns="732391b8-43f6-4bb1-bde3-56b95ab0de03">Lenschow, Eivind</STYRING_ANSBESK>
+    <proarcBrukerid xmlns="732391b8-43f6-4bb1-bde3-56b95ab0de03">STEINI</proarcBrukerid>
+    <proarcApprovedDate xmlns="732391b8-43f6-4bb1-bde3-56b95ab0de03">2026-05-19T12:53:07+00:00</proarcApprovedDate>
+    <NyKonsernstandardType xmlns="732391b8-43f6-4bb1-bde3-56b95ab0de03" xsi:nil="true"/>
+    <proarcDocumentId xmlns="732391b8-43f6-4bb1-bde3-56b95ab0de03">ARB-805562</proarcDocumentId>
     <STYRING_GODKJ_BESK xmlns="732391b8-43f6-4bb1-bde3-56b95ab0de03">Nielsen, Stein Ovar</STYRING_GODKJ_BESK>
+    <proarcDocumentRevision xmlns="732391b8-43f6-4bb1-bde3-56b95ab0de03">001</proarcDocumentRevision>
+    <Utgatt xmlns="732391b8-43f6-4bb1-bde3-56b95ab0de03">false</Utgatt>
+    <proarcMappedDokType xmlns="732391b8-43f6-4bb1-bde3-56b95ab0de03" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A1F5C8F2-7E17-49BC-A6A0-FB0401E9C4A1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E76A52D9-9C36-4A95-A355-D17316ECC59A}">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9A8A9019-2704-4054-BFD6-FC2EEFED9957}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://software-innovation/documentproduction"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AA291823-F66E-40A3-9739-E97F7842524E}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6CF20737-EB5D-43F7-92A4-B7E46648BB76}"/>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{41842E57-F981-4D4F-9657-228E6A63B9CD}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{39F6C775-637A-46B3-AF43-5925097E39F8}"/>
 </file>
 
 <file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BEAF0608-F380-4454-B59E-3600BCFE7BBE}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B3191B09-8106-45A8-8728-DE0CBC9B8A4D}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>17</Pages>
-[...1 lines deleted...]
-  <Characters>17337</Characters>
+  <Pages>19</Pages>
+  <Words>2070</Words>
+  <Characters>10975</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>144</Lines>
-  <Paragraphs>41</Paragraphs>
+  <Lines>91</Lines>
+  <Paragraphs>26</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tittel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>BaneNOR</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>20566</CharactersWithSpaces>
+  <CharactersWithSpaces>13019</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Morten</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_711ea76c-7944-4b49-8aa5-a105a354bd55_Enabled">
     <vt:lpwstr>True</vt:lpwstr>
   </property>